--- v0 (2026-02-25)
+++ v1 (2026-05-02)
@@ -1,89 +1,1516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="wmz" ContentType="image/x-wmz"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="emz" ContentType="image/x-emz"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="482">
   <si>
     <t>ZDJĘCIE</t>
   </si>
   <si>
     <t>PALETA</t>
   </si>
   <si>
     <t>KATEGORIA</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>NAZWA PRODUKTU</t>
   </si>
   <si>
     <t>ILOŚĆ</t>
   </si>
   <si>
     <t>WAGA</t>
   </si>
   <si>
     <t>CENA RYNKOWA</t>
   </si>
   <si>
     <t>CENA SPRZEDAŻY</t>
   </si>
   <si>
     <t>CENA JEDNOSTKOWA SPRZEDAŻY</t>
+  </si>
+  <si>
+    <t>SET1031633</t>
+  </si>
+  <si>
+    <t>Artykuły Drogeryjne</t>
+  </si>
+  <si>
+    <t>B0CQLRBXTT</t>
+  </si>
+  <si>
+    <t>4 sztuki okularów tlenowych do nosa, rurka tlenowa z silikonu: HOMURY okulary do nosa okulary tlenowe z wężem O2 500 cm do terapii oddechowej i inhalacji, urządzenie tlenowe</t>
+  </si>
+  <si>
+    <t>B0C9YQK6XK</t>
+  </si>
+  <si>
+    <t>Ochraniacz dłoni dla dorosłych, Tynk Tynk Dłonie i Palce, Tynk Pokrywa Dorosła Ręka Prysznic, Pełna Ochrona Wodoodporna</t>
+  </si>
+  <si>
+    <t>B0B5D2ZJFH</t>
+  </si>
+  <si>
+    <t>URAQT Piłki do masażu powięzi, zestaw 3 piłek z jeżem, twarde piłki do masażu z wypustkami, na plecy, nogi, stopy, dłonie (różowo-żółto-niebieskie) Zestaw Trzyczęściowy - Niestandardowy Kolor Mała Piłka - Żółta Duża Piłka - Jasnoróżowa Piłka Orzechowa</t>
+  </si>
+  <si>
+    <t>B00K547ITW</t>
+  </si>
+  <si>
+    <t>Remington Uniwersalny dyfuzor suszarki, regulowany dyfuzor, zaprojektowany tak, aby był kompatybilny z większością suszarek na rynku, do naturalnych i elastycznych loków, dodaje objętości włosom, D52DU</t>
+  </si>
+  <si>
+    <t>B09QCGBWZT</t>
+  </si>
+  <si>
+    <t>ACWOO Bandaże na nadgarstek, stabilizator nadgarstka, oddychająca szyna na nadgarstek, dla kobiet i mężczyzn, bandaż na nadgarstek, do zapalenia ścięgien, artretyzmu, zwichnięcia (lewy) w rozmiarze uniwersalnym 1 opakowanie (1 sztuka) - czarny – link</t>
+  </si>
+  <si>
+    <t>B0D44S3Z3V</t>
+  </si>
+  <si>
+    <t>2 Pary Skarpet Do Stref Refleksyjnych Stóp Z Narzędziami Do Masażu, Akupresury, Refleksologii (Męskie Duże) Men's-Large</t>
+  </si>
+  <si>
+    <t>B09P62F877</t>
+  </si>
+  <si>
+    <t>Ciśnieniomierz Mały Mankiet 5,9"-9,5" (15-24 cm), CiśNieniomierze do UżYtku Domowego Mały Mankiet ze ZłąCzem na Małe Ramię, Tylko Mankiet do Pomiaru Ciśnienia Krwi</t>
+  </si>
+  <si>
+    <t>B0BZHPS9FZ</t>
+  </si>
+  <si>
+    <t>Czasami zapominasz, że jesteś fantastyczny. To jest twoje wspomnienie. Inspirująca bransoletkaPrezent urodzinowy dla kobiet najlepszych przyjaciółek córki matki kolegów</t>
+  </si>
+  <si>
+    <t>B0D62CJ187</t>
+  </si>
+  <si>
+    <t>FANCIBAND Cadeau de retour à l'école maman fille bracelet mère et fille set 2 bracelets maman et fille premier jour d'école cadeaux bracelet avec cœur inspirateur pour fille fille, regolabile, Acier</t>
+  </si>
+  <si>
+    <t>B0F6MDCJQC</t>
+  </si>
+  <si>
+    <t>Damskie klipsy do uszu, złote, ręcznie wykonane, nie wywołują alergii i trwałych kolorów, stylowe akcesorium na co dzień i na święta – elegancki prezent dla kobiet bez przekłutych uszu</t>
+  </si>
+  <si>
+    <t>B0F42NC8JS</t>
+  </si>
+  <si>
+    <t>5 sztuk klipsów do kardiganu, sukienek, bluzki i kurtek ze stopu metali, pragmatyczne klipsy, Normalität, Cynk</t>
+  </si>
+  <si>
+    <t>B0DP4S55QD</t>
+  </si>
+  <si>
+    <t>FOCALOOK Damski cienki łańcuszek wężowy 1,2 mm ze stali nierdzewnej z łańcuszkiem przedłużającym 5 cm, długość - 45/50/55/60/65/70/75 cm</t>
+  </si>
+  <si>
+    <t>B0D6GHTDCS</t>
+  </si>
+  <si>
+    <t>AOLIAY 1 Stück Damen &amp; Herren Edelstahl Halskette,Fun Simulierter Diamant Anhänger,Silber Gold Accessoire Halskette,Hip-Hop-Souvenir,Straße Trend Coole Kette B</t>
+  </si>
+  <si>
+    <t>B07WS5QGT8</t>
+  </si>
+  <si>
+    <t>Diadem z kryształową koroną, diadem księżniczki królowej, opaska na czoło, diadem ślubny, kryształ górski, korona księżniczki dla dziewcząt i kobiet, na przyjęcie urodzinowe, wesele, studniówkę,</t>
+  </si>
+  <si>
+    <t>B0C11WQ7DZ</t>
+  </si>
+  <si>
+    <t>Okulary Sportowe, Spolaryzowane, Wielokolorowe, UV400, z Wymienną Osłoną, do Sportu i Jazdy Lustrzane Niebieskie / Bialy Oprawka</t>
+  </si>
+  <si>
+    <t>B0CBGTGKG1</t>
+  </si>
+  <si>
+    <t>Cleoxyge Polarisierte Fahrradbrille Herren Damen Schnelle Brille Sonnenbrille,Verspiegelt lens UV400-Schutz Sportbrille Für Angeln Radfahren MTB Rennrad Fahren(Rot Len)</t>
+  </si>
+  <si>
+    <t>B0CKWHV22M</t>
+  </si>
+  <si>
+    <t>B0FBRP6CWJ</t>
+  </si>
+  <si>
+    <t>Prezent urodzinowy dla chłopców, bransoletka dla chłopców, prezent na urodziny, wspaniały prezent dla chłopców w wieku 11-16 lat</t>
+  </si>
+  <si>
+    <t>B0C1Z24ZQ3</t>
+  </si>
+  <si>
+    <t>MIVAIUN Zestaw biżuterii z pereł z lat 20. XX wieku, długie wiszące kolczyki z tworzywa sztucznego, 4-rzędowa elastyczna bransoletka z pereł 1920, naszyjnik z pereł, zestaw biżuterii na imprezę 3 szt.</t>
+  </si>
+  <si>
+    <t>B0DS25RVDH</t>
+  </si>
+  <si>
+    <t>2 szt. przypinek do klapy Best Friends, broszka z pięcioma siostrami, emaliowane przypinki Good Sisters Club, 3,2 cm x 3,1 cm, metal, bez kamieni szlachetnych, 3.2cm x 3.1cm(1.26" x 1.22"), Metal, Bez</t>
+  </si>
+  <si>
+    <t>B0BN1RCMHK</t>
+  </si>
+  <si>
+    <t>JEROOT 3 x bransoletka magnetyczna dla kobiet, magnetyczna bransoletka do terapii polem magnetycznym, łagodzi ból, obrzęk, zdrowotna bransoletka magnetyczna z srebro</t>
+  </si>
+  <si>
+    <t>B0D93C516C</t>
+  </si>
+  <si>
+    <t>3pcs Nettoyeur de Paille et Brosse à Bouteille Ensemble, Sans BPA Brosse à Paille en Silicone Longues Brosse de Nettoyage de Bouteille avec Trou de Suspension pour Gobelets Bocaux (Bleu)</t>
+  </si>
+  <si>
+    <t>B0DD3W657N</t>
+  </si>
+  <si>
+    <t>10 Szt. Magnetycznych Zapiec do Naszyjników, Magnetyczne Lancuszki Przedluzajace Regulowane Zapiecie Homara Przedluzajace Naszyjnik do Tworzenia Bizuterii Bransoletek i Kostek (Srebrne)</t>
+  </si>
+  <si>
+    <t>B09Z8NYQQC</t>
+  </si>
+  <si>
+    <t>Klamka z przyssawką do masażu, powięzi, bólu – samo-masaż, akupresura na podłodze i ścianie + instrukcja ćwiczeń</t>
+  </si>
+  <si>
+    <t>B07V9SPJ4C</t>
+  </si>
+  <si>
+    <t>Profesjonalny trener ręczny, 2-częściowy zestaw hantli na palec regulowany w zakresie 5-60 kg, trener palców przedramion, przyrząd treningowy z mocną sprężyną dla większej siły chwytu + e-book</t>
+  </si>
+  <si>
+    <t>B08RRKC6L4</t>
+  </si>
+  <si>
+    <t>Eyekepper Okulary do czytania z kocim okiem – bardzo duża stylowa pomoc do czytania dla kobiet, czarny, +1.50</t>
+  </si>
+  <si>
+    <t>B0CQLFCJPC</t>
+  </si>
+  <si>
+    <t>Angoily 2 szt. silikonowa szczotka do kąpieli z lukwy do szamponu, rękawice silikonowe, szczotka do kąpieli, silikonowa szczotka do kąpieli, korpus silikonowy, szczotka, szczotka do masażu</t>
+  </si>
+  <si>
+    <t>B0FK29RLVC</t>
+  </si>
+  <si>
+    <t>Regulowane podnóżki do wózków dziecięcych (para) | Nośność 100 kg/ | Regulacja wysokości 40-70 cm i kąt 90°-180° | Szybki montaż, dla użytkowników wózków inwalidzkich i personelu serwisowego</t>
+  </si>
+  <si>
+    <t>B0B7KWVCR6</t>
+  </si>
+  <si>
+    <t>LOSCHEN Antypoślizgowy pas do wózka inwalidzkiego, oddychający pas na całe ciało, akcesoria do wózków inwalidzkich zapobiegające przewróceniu, odpowiedni dla osób starszych i pacjentów o ograniczonej</t>
+  </si>
+  <si>
+    <t>B0C3L5Z73Z</t>
+  </si>
+  <si>
+    <t>[Usuwanie] deska transferowa do podnośników pacjentów, z sześcioma uchwytami, pasuje dla osób z nadwagą, osób starszych i pacjentów, którzy muszą zostać przeniesieni (czarna 100 x 102 cm)</t>
+  </si>
+  <si>
+    <t>B0CLTRBMBQ</t>
+  </si>
+  <si>
+    <t>LOSCHEN Arkusz transferowy dla podnośników pacjentów, deska transferowa z ośmioma uchwytami, pasuje dla osób z nadwagą, osób starszych i pacjentów, którzy muszą zostać przeniesieni (niebieska, 100 x</t>
+  </si>
+  <si>
+    <t>B0DMNLCWSG</t>
+  </si>
+  <si>
+    <t>LOPHE Zestaw piłek do masażu powięzi, 3 sztuki (niebieski) Niebieska</t>
+  </si>
+  <si>
+    <t>B0D22DN39H</t>
+  </si>
+  <si>
+    <t>LOPHE Wimpernzange Beheizbar, Elektrische Wimpernzange Wimpernbürste mit 3 Temperaturmodi, 10s Schnelles Aufheizen Wimpern Curler Anti-Verbrennung, für alle Wimpern(#A-Rosa)</t>
+  </si>
+  <si>
+    <t>B0C3VJXPZL</t>
+  </si>
+  <si>
+    <t>LOPHE Derma Roller 0,5 mm, mikroneedle Derma Roller dla mężczyzn i kobiet, profesjonalny mikroneedling Derma Needling, mikro-igły, zmarszczki na twarzy, wypadanie włosów, rozstępy, porost włosów Biały uchwyt</t>
+  </si>
+  <si>
+    <t>B0BY8DM2MW</t>
+  </si>
+  <si>
+    <t>ONEFENG Sztuczny brzuch w ciąży lekka gąbka pamięciowa brzuch brzuszek rekwizyty filmowe brzuch cosplay kostium ciążowy</t>
+  </si>
+  <si>
+    <t>B0CRPC5Y32</t>
+  </si>
+  <si>
+    <t>FEELLIFE Air MASK D Inhalationsgerät, Freihändig Inhalationsgerät Kinder Tragbar Vernebler Inhaliergerät, Mini Inhalator Nebulizer, Leise Handinhalator Keine Batterie (Keine Akku）</t>
+  </si>
+  <si>
+    <t>B0FR4Q5Q8N</t>
+  </si>
+  <si>
+    <t>ACWOO Bandaże na nadgarstek, stabilizator nadgarstka, oddychająca szyna na nadgarstek, dla kobiet i mężczyzn, bandaż na nadgarstek, do zapalenia ścięgien, artretyzmu, zwichnięcia (lewy) w rozmiarze uniwersalnym 1 opakowanie (1 sztuka) - czarny</t>
+  </si>
+  <si>
+    <t>B0D3LH455P</t>
+  </si>
+  <si>
+    <t>ACWOO Pas poporodowy, regenerujący pas brzuszny z przedłużkami talii spodni, regulowany, oddychający, płaski brzuch poporodowy, do regeneracji po ciąży</t>
+  </si>
+  <si>
+    <t>B0DS2BB2Y9</t>
+  </si>
+  <si>
+    <t>Opaska na kolano na zawiasach, regulowana otwarta rzepka, stabilizator kolana na zawiasach z równoległymi paskami i stabilizatorami dwustronnymi</t>
+  </si>
+  <si>
+    <t>B0DN6B5WN7</t>
+  </si>
+  <si>
+    <t>Maski na suche oczy, termiczne okulary z regulacją, aktywacja mikrofalowa – maski rozgrzewające do łagodzenia suchych oczu, ziarna jęczmienia i migreny</t>
+  </si>
+  <si>
+    <t>B0D2LCTR1C</t>
+  </si>
+  <si>
+    <t>Pilot zdalnego sterowania 433,92 MHz do otwierania drzwi garażowych, kompatybilny z Chamberlain LiftMaster 4335E, nadajnik ręczny Telecommand pasujący do 4330E, 4332E, 4333E, 4335E (niebieski, 2</t>
+  </si>
+  <si>
+    <t>B0F6MW1SD8</t>
+  </si>
+  <si>
+    <t>CMC bandaż na kciuk, orteza stawu kciuka, w przypadku artrozy podstawy kciuka, niestabilność stawów, zapalenie pochewki ścięgna i kciuka w celu złagodzenia bólu (lewa ręka, S)</t>
+  </si>
+  <si>
+    <t>B0DNJXWTF8</t>
+  </si>
+  <si>
+    <t>Gra o tron srebrna zawieszka ze srebra próby 925, pasuje do Pandora Charms i wielu innych bransoletek z zawieszkami., Pequeño, Srebro, Czerwone</t>
+  </si>
+  <si>
+    <t>B0DGPZ2XXR</t>
+  </si>
+  <si>
+    <t>Lilo &amp; Stitch koraliki ze srebra próby 925, kompatybilne z zawieszkami Pandora i wieloma innymi bransoletkami z zawieszkami., Pequeño, Srebro, Srebrny</t>
+  </si>
+  <si>
+    <t>B01N363FQV</t>
+  </si>
+  <si>
+    <t>Quiges - 9 mm włoski styl charm link moduł ze stali nierdzewnej biedronka do bransoletek w stylu włoskim</t>
+  </si>
+  <si>
+    <t>B0D97YFG3G</t>
+  </si>
+  <si>
+    <t>Viseng 3er Pack Klassische schwarz Anti Blaulicht Lesebrille mit Groß Rechteckig Rahmen und Feder Scharnier für Damen Herren 3.5</t>
+  </si>
+  <si>
+    <t>B0CFGCJKN5</t>
+  </si>
+  <si>
+    <t>Skrobak do języka ze stali nierdzewnej, środek do czyszczenia języka, urody, świeży oddech, przywrócony smak, pielęgnacja jamy ustnej, w kształcie litery U</t>
+  </si>
+  <si>
+    <t>B0D6YMS5B6</t>
+  </si>
+  <si>
+    <t>Viseng Duże okulary do czytania dla kobiet z kwadratową ramką dla kobiet okulary chroniące przed niebieskim światłem modne okulary do czytania retro ze sprężynowym zamkiem błyskawicznym 3 różne kolory 0.0 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0BZNNYQRV</t>
+  </si>
+  <si>
+    <t>Wearlizer Armband Kompatibel mit Fitbit Charge 6/Charge 5 Damen, Metall Ersatzarmband, Verstellbare Premium mit Bling Dressy Cute Uhrenarmbänd Ersatzarmband für Charge 6/Charge 5, Weiches Gold</t>
+  </si>
+  <si>
+    <t>B0BBRVY4SY</t>
+  </si>
+  <si>
+    <t>Wearlizer Perlen Armband Kompatibel mit Samsung Galaxy Watch 7/6/4/5/Active 2 40mm 44m, 20mm Geflochtenes Nylon Elastisch Boho Solo Loop-Uhrenarmband für Watch 6 Classic/Watch FE, Polarstern, M</t>
+  </si>
+  <si>
+    <t>B0CYC4LHGX</t>
+  </si>
+  <si>
+    <t>Wearlizer Lederarmband Kompatibel mit Apple Watch Armband 40/41/38/42mm,Elegant Leder Armbänder für iWatch Series 11 10 9 8 7 6 5 4 3 SE 3 2 1,Schwarz/Polarstern</t>
+  </si>
+  <si>
+    <t>B0BGKYVWKJ</t>
+  </si>
+  <si>
+    <t>Wearlizer Lederarmband Kompatibel mit Apple Watch Armband 40/41/38/42mm,Elegant Leder Armbänder für iWatch Series 11 10 9 8 7 6 5 4 3 SE 3 2 1,Polarstern/Polarstern</t>
+  </si>
+  <si>
+    <t>B0G5XPRC7P</t>
+  </si>
+  <si>
+    <t>ACWOO Pas brzuszny po porodzie, dla kobiet, pas na brzuch po porodzie, cesarskie cięcie, pas reprodukcyjny po porodzie (beżowy, 120 cm) 120 beżowy</t>
+  </si>
+  <si>
+    <t>B0C3LCHC4C</t>
+  </si>
+  <si>
+    <t>ACWOO Orteza na kolano dla mężczyzn i kobiet, regulowana, kompresyjna opaska na ścięgno rzepki na zapalenie stawów, ból stawów, uraz więzadła, rozdarcie łąkotki, ACL, MCL, zapalenie ścięgna, bieganie,</t>
+  </si>
+  <si>
+    <t>B0BD81LG86</t>
+  </si>
+  <si>
+    <t>ACWOO Depilacja brwi dla kobiet i mężczyzn, ulepszona mini przenośna maszynka do strzyżenia brwi, bezbolesna golarka do włosów, elektryczna golarka do brwi, twarzy, policzków, ust, brzoskwini Różowy</t>
+  </si>
+  <si>
+    <t>B09P1CZ58V</t>
+  </si>
+  <si>
+    <t>ACWOO Rękawiczki kompresyjne, dla mężczyzn i kobiet, na reumatoidalne i chorobę zwyrodnieniową stawów, bez palców, do łagodzenia bólu czarny (schwarz-B) M</t>
+  </si>
+  <si>
+    <t>B0CFQBQM5T</t>
+  </si>
+  <si>
+    <t>ACWOO Bandaż na kciuk, podpórka pod nadgarstek, prawa i lewa, oddychająca szyna na kciuk, zmniejsza bóle nadgarstków i zmęczenie, stawów kciuka, zapalenie stawów, zespół cieśni nadgarstka (B)</t>
+  </si>
+  <si>
+    <t>B0BFDSBT64</t>
+  </si>
+  <si>
+    <t>Bandmax Dwurzędowa czarna pleciona skórzana opaska na nadgarstek dla mężczyzn ze stali nierdzewnej z koralikami dwuwarstwowa skórzana bransoletka na nadgarstek z klamrą magnetyczną</t>
+  </si>
+  <si>
+    <t>B0DP34GRP5</t>
+  </si>
+  <si>
+    <t>Rozciągacz pleców z 24 kulkami do masażu | prostownik pleców do postawy i wyrównania | pomoc w rozciąganiu kręgosłupa i karku | urządzenie do akupresury | korektor kręgosłupa | masażer pleców</t>
+  </si>
+  <si>
+    <t>B0F1CVV113</t>
+  </si>
+  <si>
+    <t>BOXOB 50 Sztuk Zapięć Homara, Metalowy Klips do Breloczka Obrotowy Karabińczyk Breloki do Robienia Biżuterii Diy Torby Portfele (Złote i Srebrne)</t>
+  </si>
+  <si>
+    <t>B0DSZP7PFL</t>
+  </si>
+  <si>
+    <t>4szt Zakładka do Książki z Łańcuszkiem Motylkowym, Metalowa Zakładka do Książki z Motylem Vintage Złote Zakładki do Czytania Prezenty Złote Puste Zakładki Estetyczne Zakładki do Czytania</t>
+  </si>
+  <si>
+    <t>B0D6W3BYL7</t>
+  </si>
+  <si>
+    <t>Viseng Okulary do czytania kocie oczy duża ramka modne okulary przeciw niebieskim światłom ze sprężynowym zamkiem błyskawicznym dla kobiet mężczyzn 3 różne kolory – 2 1.5 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0D6W5YGB1</t>
+  </si>
+  <si>
+    <t>B0CQZYFGCH</t>
+  </si>
+  <si>
+    <t>W WEILIRIAN Pierścień do zegarka w stylu vintage, złoty zegarek, pierścień z otwartym palcem, retro, regulowany ręcznie wykonany pierścień, biżuteria dla kobiet i dziewcząt</t>
+  </si>
+  <si>
+    <t>B07W9GP26S</t>
+  </si>
+  <si>
+    <t>livho High Tech okulary z filtrem niebieskiego – zaawansowane okulary do komputera z blokowaniem niebieskiego światła w 99% – ochrona przed zmęczeniem oczu i promieniowaniem UV czarny matowy + leopard 2-Przezroczyste</t>
+  </si>
+  <si>
+    <t>B01KFTVK4K</t>
+  </si>
+  <si>
+    <t>Polaryzowane okulary przeciwsłoneczne z etui, ochrona UV400, nieoślepiające okulary dookoła, pasują do okularów na receptę, nadają się do wędkowania i gry w golfa, dla kobiet i mężczyzn czarny</t>
+  </si>
+  <si>
+    <t>B0182CU29Q</t>
+  </si>
+  <si>
+    <t>Akrylowy brelok do zdjęć 50 Pack</t>
+  </si>
+  <si>
+    <t>B0C4DL2CSW</t>
+  </si>
+  <si>
+    <t>Belle Vous 4er Pack Schwingungsdämpfer - Geräusch- &amp; Vibrationsdämpfer Rutsch Stop für Waschmaschine &amp; Trockner - Gummifüße zum Wandern Verhindern</t>
+  </si>
+  <si>
+    <t>B0B7HLVT4Z</t>
+  </si>
+  <si>
+    <t>Bracoo FS60 bandaż na kostkę - regulowany bandaż na kostkę, ochrona kostki, oddychający, sportowy bandaż na kostkę dla kobiet i mężczyzn, 1 para (Czarny, L/XL)</t>
+  </si>
+  <si>
+    <t>B0C73CY17B</t>
+  </si>
+  <si>
+    <t>Parmuz Creolen aus 925er-Sterlingsilber für Damen Schmetterling groß, klein, Huggie, verschiedene hypoallergene, modische, trendige Ohrringe, Schmuck für Geburtstagsfeier</t>
+  </si>
+  <si>
+    <t>B0FR99TL3T</t>
+  </si>
+  <si>
+    <t>Unicra Złoty wąż opaska na czoło Meduza nakrycie głowy Halloween kostium akcesoria do włosów dla kobiet</t>
+  </si>
+  <si>
+    <t>B0FNMXQQY6</t>
+  </si>
+  <si>
+    <t>Unicra Wężowa świecąca opaska na czoło z księżycem i gwiazdą LED, ozdoba na festiwal, ozdoba do włosów dla kobiet</t>
+  </si>
+  <si>
+    <t>B0D4B18D9Y</t>
+  </si>
+  <si>
+    <t>livho Okulary damskie TR90 z filtrem niebieskiego światła, bez korekcji wzroku, super lekkie, odporne na zmęczenie, okulary komputerowe, okulary ochronne do gier Jasnoczarny + przezroczysty Przezroczyste</t>
+  </si>
+  <si>
+    <t>B0DY6XM82D</t>
+  </si>
+  <si>
+    <t>14 par płaskich tylnych srebrnych złotych kolczyków dla kobiet, zestaw hipoalergiczna stal chirurgiczna, obręcz, chrząstka, kolczyk do chrząstki, ucha, stokrotka, tragus, helix, biżuteria, 14 Srebrno-biały CZ</t>
+  </si>
+  <si>
+    <t>B01M7OUQAW</t>
+  </si>
+  <si>
+    <t>Drewniany breloczek do kluczy w stylu foryou24 z grawerunkiem "BESTE"</t>
+  </si>
+  <si>
+    <t>B0F9YCSYBG</t>
+  </si>
+  <si>
+    <t>SOXEMAN Herren-Ring im Retro-Stil aus Wolfram mit flachem Hammer (Breite 8 mm, Schwarz oder Antiksilber)</t>
+  </si>
+  <si>
+    <t>B0DD4GFVBV</t>
+  </si>
+  <si>
+    <t>Modny, prosty i nastrojowy męski pierścionek ze stali wolframowej, styl retro, odpowiedni do biznesu i na czas wolny 14</t>
+  </si>
+  <si>
+    <t>B0D9TNBG37</t>
+  </si>
+  <si>
+    <t>SOXEMAN Inspirowany stylem vintage modny dżentelmen biznesowy pierścionek z węglika wolframu, czarny inkrustowany słojami drewna męski pierścionek szerokość 8 mm obrączki ślubne pierścionki 14</t>
+  </si>
+  <si>
+    <t>B0FCLR6VZN</t>
+  </si>
+  <si>
+    <t>Limfatyczna szczotka do twarzy, drenaż limfatyczny, masażer do twarzy, konturowanie limfatyczne, pędzel do twarzy, sucha szczotka, drenaż limfatyczny, masażer</t>
+  </si>
+  <si>
+    <t>B095Y7CN4N</t>
+  </si>
+  <si>
+    <t>Eyekepper Zestaw 5 stylowych okularów do czytania dla kobiet, 5er-pack Mischfarbe, +1.00</t>
+  </si>
+  <si>
+    <t>B0BPS9P2NJ</t>
+  </si>
+  <si>
+    <t>Comfytemp TENS K6101 urządzenie bezprzewodowe, przenośne urządzenie do terapii bólu, bezprzewodowe, z designem prywatnym, 15 programów, 16 poziomów intensywności, do nóg, pleców, ramion, stymulatora Gerät</t>
+  </si>
+  <si>
+    <t>B0BWJCCNZ8</t>
+  </si>
+  <si>
+    <t>Korona Biżuteria do włosów Królewski Król Diadem Mężczyźni Metal Big Tiaras Na Halloween Kostium ciemne złoto</t>
+  </si>
+  <si>
+    <t>B0C1NDP4L9</t>
+  </si>
+  <si>
+    <t>Korona, kryształy, diademy, opaska do włosów, korony panny młodej, księżniczka, król, opaska na głowę, na urodziny, ślub, Halloween, imprezę kostiumową (złoto-niebieska)</t>
+  </si>
+  <si>
+    <t>B0D97XR5J9</t>
+  </si>
+  <si>
+    <t>Viseng 3 sztuki klasyczne czarne anty-niebieskie światło okulary do czytania z dużą prostokątną ramą i sprężynowym zawiasem dla kobiet mężczyzn Kolor czarny 3.0 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0D97XNQ9C</t>
+  </si>
+  <si>
+    <t>Viseng 3 sztuki klasyczne czarne anty-niebieskie światło okulary do czytania z dużą prostokątną ramą i sprężynowym zawiasem dla kobiet mężczyzn Kolor czarny 2.5 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0BHT3YSG9</t>
+  </si>
+  <si>
+    <t>Hubeye 2 pary ultralekkich okularów do czytania przezroczysta ramka przeciw niebieskiemu światłu ze skórzanym etui dla mężczyzn i kobiet 2,50</t>
+  </si>
+  <si>
+    <t>B09TR7J5Q8</t>
+  </si>
+  <si>
+    <t>Hubeye 2-pak okulary do czytania duże czarne męskie i damskie zawiasy sprężynowe pomoc w czytaniu filtr niebieskiego światła okulary +1,0</t>
+  </si>
+  <si>
+    <t>B0DGSTWGKM</t>
+  </si>
+  <si>
+    <t>Hubeye Okulary do czytania z dużą kwadratową oprawką dla mężczyzn i kobiet, modny styl retro Oprah, blokujący niebieskie światło, czytnik komputera Lampart 0.0 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0BVPW4153</t>
+  </si>
+  <si>
+    <t>Hubeye Niezwykle cienkie metalowe okulary do czytania anty-niebieskie dla mężczyzn i kobiet z przenośnym etui na klips czarny, złoty, srebrny 2.0 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0D9LTL57X</t>
+  </si>
+  <si>
+    <t>Hubeye 2 sztuki półksiężyca okulary do czytania z metalu dla kobiet i mężczyzn, półramki, pomoc w czytaniu, ultralekkie zawiasy sprężynowe, wąskie, pomoc w widzeniu 2.00 Złoty / Czerwony 2.0 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0D9LV26ZP</t>
+  </si>
+  <si>
+    <t>B0CKVPX949</t>
+  </si>
+  <si>
+    <t>Hubeye Sportowe okulary do czytania dla kobiet i mężczyzn ultralekkie okulary do czytania okulary przeciwmgielne Wielokolorowe 1.25 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0BVP2JT9J</t>
+  </si>
+  <si>
+    <t>B0DYJMQJSN</t>
+  </si>
+  <si>
+    <t>AnjoCare 154pcs Cross Tape, mocna taśma samoprzylepna do łagodzenia bólu mięśni i stawów, wodoodporne plastry akupunkturowe do terapii punktów spustowych i uwalniania napięcia Kolor Mieszany 154pcs</t>
+  </si>
+  <si>
+    <t>B0D66XJBVS</t>
+  </si>
+  <si>
+    <t>JeweBella Kolczyki damskie Srebro 925 Cyrkonia Kolczyki Wspinaczka Stack Antyalergiczne Kolczyki sztyfty Srebrny/Złoty</t>
+  </si>
+  <si>
+    <t>B0DRSRFVL8</t>
+  </si>
+  <si>
+    <t>Poduszka fidget na demencję, poduszka sensoryczna dla seniorów, 43 x 43 cm, do stymulacji mózgu w przypadku choroby Alzheimera i uspokajająca</t>
+  </si>
+  <si>
+    <t>B0BWM2Y9GS</t>
+  </si>
+  <si>
+    <t>beister Sportowe kompresyjne rękawy na ramiona dla mężczyzn i kobiet (para), pełne podparcie ramion, antypoślizgowe oddychające szelki na ramię i łokcie na zapalenie stawów, obrzęk limfatyczny,</t>
+  </si>
+  <si>
+    <t>B07L9586HG</t>
+  </si>
+  <si>
+    <t>beister Pończochy kompresyjne z otwartymi stopami dla mężczyzn i kobiet, 20-30 mmhg skarpety klasy 2 medyczne stopniowe wsparcie pończochy uciskowe, wskazane na żylaki, obrzęki</t>
+  </si>
+  <si>
+    <t>B07WJL7JY4</t>
+  </si>
+  <si>
+    <t>Beister Kolanówki uciskowe na łydki, 20-30 mmHg, zwiększona kompresja, dla kobiet i mężczyzn, mocne wsparcie, skarpety uciskowe bez stóp, na żylaki, 2 w opakowaniu, nie dwie pary, BEŻOWY, Large</t>
+  </si>
+  <si>
+    <t>B0BM44TKBQ</t>
+  </si>
+  <si>
+    <t>najlepszy opatrunek na łokcie dla mężczyzn i kobiet (2 kawałki), grube bransoletki z paskami Velcro &amp; Silicone</t>
+  </si>
+  <si>
+    <t>B0BWLRG25N</t>
+  </si>
+  <si>
+    <t>beister Kompresyjne rękawy na ramiona Wsparcie łokciowe: Pełna ochrona ramion dla mężczyzn i kobiet (para), antypoślizgowe oddychające sportowe szelki na ramiona i łokcie na zapalenie stawów, obrzęk limfatyczny, zapalenie kaletki, trening</t>
+  </si>
+  <si>
+    <t>B0B2WXHYN6</t>
+  </si>
+  <si>
+    <t>beister Medyczny rękaw uciskowy dla kobiet i mężczyzn (pojedynczy), 20-30 mmHg, stopniowana kompresja na całe ramię z silikonową opaską na obrzęk limfatyczny, żylaki, urazy ramion, do uprawiania</t>
+  </si>
+  <si>
+    <t>B0F4XL7G26</t>
+  </si>
+  <si>
+    <t>Hubeye Składane okulary do czytania ze stali nierdzewnej dla mężczyzn i kobiet niebieskie okulary ze sprężynowym zamkiem i metalowym pudełkiem</t>
+  </si>
+  <si>
+    <t>B0F7RD6Y3Z</t>
+  </si>
+  <si>
+    <t>Finrezio 3 Stück Armband Damen Gold 14 Karat Vergoldet Stapelarmbänder Sterling Silber 925 Armbänder Cubic Zirkonia Armbänder Verstellbare Armband Set Gold Schmuck für Damen</t>
+  </si>
+  <si>
+    <t>B0DXNFWZ2M</t>
+  </si>
+  <si>
+    <t>36szt Klipsów Etykiet Butelki z Lekami, 3 Rozmiary Plastikowe Wielokrotnego Użytku Klipsy Butelek Tabletkami z Mini Markerem Organizer Tabletki Ułatwiający Identyfikację Leków Podróży(Żółty)</t>
+  </si>
+  <si>
+    <t>B0DRTTNBDV</t>
+  </si>
+  <si>
+    <t>18 szt. Klipsy do Butelek na Tabletki, 3 Rozmiary Wielokrotnego Użytku Klipsy do Etykiet na Butelki z Lekami z Markerem Klipsy do Butelek z Lekami do Łatwej Identyfikacji Leków</t>
+  </si>
+  <si>
+    <t>B0DXV57ZZ1</t>
+  </si>
+  <si>
+    <t>2 sztuki korekta hallux valgus, szyna hallux valgus dla kobiet i mężczyzn, regulowany rozszerzacz palców hallux valgus do łagodzenia bólu, do noszenia w dzień i w nocy (uniwersalny rozmiar)</t>
+  </si>
+  <si>
+    <t>B0DJKQTF9G</t>
+  </si>
+  <si>
+    <t>Aidenn Srebrna bransoletka dla kobiet, dziewcząt, srebro wysokiej próby 925, ogniwo Chian z cyrkonią, urocza koniczyna, zawieszka, regulowana, delikatna modna biżuteria</t>
+  </si>
+  <si>
+    <t>B0FDGFJSF1</t>
+  </si>
+  <si>
+    <t>Aidenn Knoten Armband Damen Gold mit Buchstaben S Wasserfester Armbänder Set 18k Vergoldet Charm Armkette Verstellbare Stapelbare Goldene Armbander Bracelet Geschenk für Frauen Schmuck</t>
+  </si>
+  <si>
+    <t>B08BC152XK</t>
+  </si>
+  <si>
+    <t>Firmoo Okulary z niebieskim światłem, antyrefleksyjne, dla kobiet i mężczyzn, filtr niebieskiego światła, okulary do komputera, przeciwbólowe głowy, antyrefleksyjne, ochrona przed promieniowaniem UV, 0.0x czarny</t>
+  </si>
+  <si>
+    <t>B0CBMKPSMX</t>
+  </si>
+  <si>
+    <t>Firmoo Blue Light Blocking okulary do czytania dla kobiet i mężczyzn, okrągłe metalowe oprawki, do czytania, pracy z komputerem; okulary anty-UV400, antyrefleksyjne, lekko przyciemniane, z filtrem światła niebieskiego 1.75x srebro</t>
+  </si>
+  <si>
+    <t>B0FR994DMH</t>
+  </si>
+  <si>
+    <t>SAGA GIOIELLI Bransoletka damska ze srebra plecionego łańcuszka ze stali nierdzewnej - długość 18+5 cm pudełko prezentowe (grubość 13 mm)</t>
+  </si>
+  <si>
+    <t>B0FG33PD94</t>
+  </si>
+  <si>
+    <t>Elektryczne urządzenie do masażu cellulitu, drenaż limfatyczny, przenośny, bezprzewodowy masaż cellulitu, z 8 głowicami do masażu, ujędrniające kształty, łagodzi zmęczenie, ramion, talii, brzucha</t>
+  </si>
+  <si>
+    <t>B09M2TX6LN</t>
+  </si>
+  <si>
+    <t>Eyekepper (Musisz kupić oba oczy) okulary do czytania z filtrem niebieskiego światła do komputera o różnej mocy dla każdego oka Czarne, prawe oko 1.75 X</t>
+  </si>
+  <si>
+    <t>B0F6VHH32L</t>
+  </si>
+  <si>
+    <t>ACWOO Pas brzuszny po porodzie, dla kobiet, pas na brzuch po porodzie, cesarskie cięcie, pas reprodukcyjny po porodzie (beżowy, 112 cm) Rozmiar uniwersalny beżowy</t>
+  </si>
+  <si>
+    <t>B0DFWJPML7</t>
+  </si>
+  <si>
+    <t>Dla mężczyzn i kobiet, pas przepukliny, pasek regulowany pasek złamana wstążka, pasek pomocy medycznej dla mężczyzn Bar Break</t>
+  </si>
+  <si>
+    <t>B0DHVFTTD1</t>
+  </si>
+  <si>
+    <t>Orteza podtrzymująca nadgarstek z 3 metalowymi szynami, stabilizator ramienia dla mężczyzn i kobiet, wsparcie nadgarstka dla lewej lub prawej ręki i zapalenie ścięgna, łagodzenie bólu stawów, L Prawy</t>
+  </si>
+  <si>
+    <t>B0DHVFPBBD</t>
+  </si>
+  <si>
+    <t>Orteza na nadgarstek, regulowana opaska na nadgarstek z 3 metalowymi wypustkami, osłona nadgarstka, opaska na nadgarstek do nadgarstka, opaska na nadgarstek do pomocy cieśni nadgarstka oraz S/M lewa ręka</t>
+  </si>
+  <si>
+    <t>B0BM628LVQ</t>
+  </si>
+  <si>
+    <t>ACWOO Skarpety uciskowe dla kobiet i mężczyzn, oddychających skarpet uciskowych z długimi rurkami, antypoślizgowe skarpety do biegania, do uprawiania sportu, latania, pielęgniarek i podróżowania S-M 6 Par - Czarne</t>
+  </si>
+  <si>
+    <t>B0DPMKF6KR</t>
+  </si>
+  <si>
+    <t>Organizer na pigułki, etui podróżne, 2 szt. podróżne pudełko na tabletki, 7 przegródek, mini organizer na tabletki, codzienny organizer na tabletki, witamina, odporny na wilgoć, przenośny 2 Szt. Fioletowy</t>
+  </si>
+  <si>
+    <t>B0CNYV52S2</t>
+  </si>
+  <si>
+    <t>ACWOO Alarm wibracyjny, przypomnienie o zegarze, osobiste alarmy lub przypomnienia o pigułkach dziennie, do 15 osobistych alarmów, czarny A-15 budzik</t>
+  </si>
+  <si>
+    <t>B0CY8F9L3R</t>
+  </si>
+  <si>
+    <t>ACWOO Rękawy kompresyjne do łydek, sportowe rękawy kompresyjne, uciskowe rękawy nogawek, skarpety uciskowe do uprawiania sportu, biegania, joggingu, jazdy na rowerze, ćwiczeń fitness Poziom 1-czarny</t>
+  </si>
+  <si>
+    <t>B01NABP15D</t>
+  </si>
+  <si>
+    <t>Oidea-Herren-Armband mit Magnetverschluss, Edelstahl, mit schwarzem Kohlefaser-Einsatz, mit Geschenktasche</t>
+  </si>
+  <si>
+    <t>B0CPLC7BHZ</t>
+  </si>
+  <si>
+    <t>53B Razor Head Series 5, S5 Replacement Head Series 5 Replacement Accesories for Razor 53B Compatible with Series 5 und 6 Series 5018S 5049S 5762 5764 6075CC 6020S 6040CS</t>
+  </si>
+  <si>
+    <t>B08RS1KJR3</t>
+  </si>
+  <si>
+    <t>Eyekepper Okulary do czytania z kocim okiem – bardzo duża stylowa pomoc do czytania dla kobiet, czerwony, +2.50</t>
+  </si>
+  <si>
+    <t>B0B99SRCKV</t>
+  </si>
+  <si>
+    <t>Donfri Guantes Compresión Artrosis Cobre Para Hombre Y Mujer, Guantes Sin Dedos Soporte Mano, Muñequera Para Actividades Como Croché Y Mecanografía (M)</t>
+  </si>
+  <si>
+    <t>B0DS5XZL6M</t>
+  </si>
+  <si>
+    <t>JZK 8 rolek o szerokości 5 cm, rozciągliwa bandaż spójny, samoprzylepny bandaż, taśma sportowa do rozciągania lekkoatletyki, nadgarstka, palców, palców, stóp, elastyczna taśma klejąca dla zwierząt</t>
+  </si>
+  <si>
+    <t>B0DSBT9D4K</t>
+  </si>
+  <si>
+    <t>JZK 8 rolek 7,5 cm szeroki samoprzylepny bandaż, elastyczna taśma klejąca, taśma mocująca, skarpety piłkarskie, taśma ochronna na golenie, do rozciągania atletyki, nadgarstka, kostki, elastyczna taśma</t>
+  </si>
+  <si>
+    <t>B0C3LN5QGV</t>
+  </si>
+  <si>
+    <t>OUFER G23 tytanowy pierścień zatrzaskowy obręcz kolczyki chrząstka kolczyki helix piercing biżuteria 16 g Daith Rook Conch zawias przegrody nosowej warga labret kolczyk do nosa 1,2 mm dla mężczyzn kobiet prezent 6-12 mm Tytan 16g 8mm Titan</t>
+  </si>
+  <si>
+    <t>B0D9TDH9TF</t>
+  </si>
+  <si>
+    <t>20 Electrodos para TENS 5x5 cm, Parches Electroestimulador Reutilizables y Autoadhesivos con Conector de Botón de 3,5 mm con TENS y EMS</t>
+  </si>
+  <si>
+    <t>B0D72NJGM1</t>
+  </si>
+  <si>
+    <t>VU100 VUEU-BRT303 bransoletki damskie, Bez kamienia szlachetnego</t>
+  </si>
+  <si>
+    <t>B07CT85GJ8</t>
+  </si>
+  <si>
+    <t>NEWGO Chłodzenie kompresji Łóżko Chłodzenie Pads Postpartum, Oporne chłodzenie Pad Cool Pack, hemoroidy, Pielęgnacja pochwy - łagodzi ból i dyskomfort po urodzeniu, 6 sztuk</t>
+  </si>
+  <si>
+    <t>B09XB4WZPN</t>
+  </si>
+  <si>
+    <t>Elastyczne sznurówki do butów sportowych 2 pary odblaskowe sznurowadła brązowe+brązowe 120 cm Odpowiednie dla dzieci, mężczyzn, kobiet, osób starszych, niepełnosprawnych kobiet w podeszłym</t>
+  </si>
+  <si>
+    <t>B0F1D92VJ8</t>
+  </si>
+  <si>
+    <t>Ostrze do golenia Wymienna Głowica x2 Ostrza Kompatybilne z Wahl Shaver 5 Star Series Final Trimmer Wykończenie Wymienne Ostrze Folia Części Zamienne Fryzjer Salon Piękności Golenie Mężczyzn Broda Do</t>
+  </si>
+  <si>
+    <t>B0BZCCP92R</t>
+  </si>
+  <si>
+    <t>Seil-Rückenmassagegerät, Massagerolle aus Holz für Maderoterapia-Massagekugelrolle Handmassagegerät aus Holz für die Linderung von Körperermüdung</t>
+  </si>
+  <si>
+    <t>B0D8J8T3JG</t>
+  </si>
+  <si>
+    <t>JMEOWIO Folia do paznokci kawa żelowa folia do paznokci samoprzylepna naklejka na paznokcie UV utwardzana dekoracja akcesoria do stylizacji paznokci</t>
+  </si>
+  <si>
+    <t>B0D69VZN34</t>
+  </si>
+  <si>
+    <t>JMEOWIO Folia do paznokci UV utwardzana kocie oko UV żel Nail Strips naklejki na paznokcie naklejki na paznokcie Nail Art dekoracja akcesoria do stylizacji paznokci</t>
+  </si>
+  <si>
+    <t>B0DFLK76RN</t>
+  </si>
+  <si>
+    <t>flintronic Rozsuwana przenośna siatka do tenisa stołowego na każdy stół, przenośna siatka zastępcza do ping ponga, do użytku na zewnątrz i wewnątrz, maksymalna długość 170 cm (czerwona)</t>
+  </si>
+  <si>
+    <t>B0D63GLY6K</t>
+  </si>
+  <si>
+    <t>Flintronic Uniwersalny dyfuzor do włosów, nasadka dyfuzora do suszarki do włosów, składany dyfuzor suszarki do włosów kręconych, falowanych i naturalnych, odpowiedni do suszarek do włosów od 4,3 do</t>
+  </si>
+  <si>
+    <t>B0D8KGZ18W</t>
+  </si>
+  <si>
+    <t>Vintage Verdreht Gestrickte Dangle Ohrringe - Gold, Hypoallergene Knoten Tropfen Ohrringe für Damen als Geschenk für Frauen, Freundin, Mama, Mädchen</t>
+  </si>
+  <si>
+    <t>B0DHVS33KC</t>
+  </si>
+  <si>
+    <t>Kolczyki świąteczne, kolczyki choinkowe, kolczyki świąteczne, kolczyki świąteczne, kreatywne święta kolczyki, kolczyki w stylu bożonarodzeniowym, prezenty świąteczne dla dziewcząt i kobiet</t>
+  </si>
+  <si>
+    <t>B09DK3LK72</t>
+  </si>
+  <si>
+    <t>Yaomiao 7 sztuk bransoletek ze streczu ze strasu, bransoletka tenisowa, srebrna, możliwość układania w stos, bransoletka ze strasu, biżuteria ślubna dla</t>
+  </si>
+  <si>
+    <t>B07TBFLJ46</t>
+  </si>
+  <si>
+    <t>HICARER 10 Stücke Stern Abzeichen Anstecknadel für 4. Juli Memorial Day Veterans Day Party Unabhängigkeitstag Feier Labor Day Theme Party Kostüm Dekorationen (Gold)</t>
+  </si>
+  <si>
+    <t>B0DHCXKV86</t>
+  </si>
+  <si>
+    <t>PDTU Bransoletka z motywem tygrysiego oka, prezent dla chłopców w wieku 13 lat, świetny prezent na 13. urodziny chłopca, 6.69, Kamień, Onyks</t>
+  </si>
+  <si>
+    <t>B0FFLTKJLS</t>
+  </si>
+  <si>
+    <t>Prezent dla chłopców, bransoletka dla mojego syna, brata, wnuka, siostrzeńca, prezent dla chłopców, nastolatków, dzieci, na urodziny, komunię, zakończenie szkoły, Boże Narodzenie</t>
+  </si>
+  <si>
+    <t>B0D6R74LRZ</t>
+  </si>
+  <si>
+    <t>Sinmoe Zestaw damskiej biżuterii do stroju ludowego, szarotka, elegancki łańcuszek do stroju ludowego, kolczyki na sztyfcie, szarotka do stroju ludowego, aksamitna, bawarska, na festiwal piwny czarny</t>
+  </si>
+  <si>
+    <t>B0DXZX2H99</t>
+  </si>
+  <si>
+    <t>AROWRO Kolczyk do nosa ze stali chirurgicznej 316L, Conch, Hoop, Conch, Hoop, Broadside Opal, Conch, Hoop, Opal, Conch Hoop, Conch Hoop Srebrno-niebieski opal 16G 8mm</t>
+  </si>
+  <si>
+    <t>B09MVV7Y78</t>
+  </si>
+  <si>
+    <t>AROWRO G23 Titan Hinged Nose Rings Hoop 20G 18G 16G 14G 12G 10G Bezszwowe pierścienie do piercingu przegrody nosowej, chrząstki, chrząstki, chrząstki, chrząstki, chrząstki, chrząstki, chrząstki,</t>
+  </si>
+  <si>
+    <t>B0DB65JH6N</t>
+  </si>
+  <si>
+    <t>Pasek do zegarka z szybkim odpinaniem, 18 mm, kompatybilny z Garmin Venu 2S / Venu 3S / Vivoactive 4S / Forerunner 255S / Vivomove 3S, silikonowy pasek sportowy dla kobiet, mężczyzn (tylko Różowy + liliowy</t>
+  </si>
+  <si>
+    <t>B0CYPG3XRN</t>
+  </si>
+  <si>
+    <t>TOFBS Luxuriöser Rundherum Pavé Zirkonia Ring Sterling Silber S925 Ewigkeitsring Schmuckstück Damenring Glänzender Kristallbesetzter Schmuck</t>
+  </si>
+  <si>
+    <t>B0FSRKK5BF</t>
+  </si>
+  <si>
+    <t>Korektor postawy dla mężczyzn i kobiet, prostownik pleców, korektor postawy regulowany tył, oddychający męski pas na plecy, wsparcie pleców szyi i ramion, praktyczny pasek</t>
+  </si>
+  <si>
+    <t>B0FWBXDRLY</t>
+  </si>
+  <si>
+    <t>Joo&amp;Rind Złote pierścionki damskie, stal nierdzewna, 18 K, złote pierścionki z perłą w stylu vintage, biżuteria dla kobiet</t>
+  </si>
+  <si>
+    <t>B09ZL5YZMT</t>
+  </si>
+  <si>
+    <t>Eyekepper Zestaw 5 par okularów do czytania dla kobiet i mężczyzn, z dużymi kwadratowymi szkłami i zawiasami sprężynowymi 5 sztuk miks 0.0 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0D59DRBZ3</t>
+  </si>
+  <si>
+    <t>Eyekepper Okulary do czytania dla kobiet sprężynowe bezśrubowe zawiasy 6 par czytelników oversized kwadratowe grube ramki 6-pak mieszanych kolorów 3.75 X</t>
+  </si>
+  <si>
+    <t>B0DLWD3PT2</t>
+  </si>
+  <si>
+    <t>LAURITAMI 2 szt. kolczyków do nosa, obręcz ze stali nierdzewnej, chrząstka, helix, obręcz, 20 g, pierścienie do przekłuwania przegrody nosowej, tragus, pierścień segmentowy, zatrzask, średnica 8 mm 20 g x 8 mm złote pierścienie do nosa - 2 szt</t>
+  </si>
+  <si>
+    <t>B0F2T6YP4R</t>
+  </si>
+  <si>
+    <t>LAURITAMI Ear Cuff kolczyki ze złotymi i srebrnymi fałszywymi kolczykami do chrząstki ucha, biżuteria dla mężczyzn i kobiet Styl 3-złoty, 2 szt</t>
+  </si>
+  <si>
+    <t>B0DKFR6VJ1</t>
+  </si>
+  <si>
+    <t>3 pary kolczyków dla kobiet, srebro próby 925, pozłacane 14-karatowym złotem, hipoalergiczne, małe kolczyki, zestaw kolczyków do wielokrotnego piercingu, ucha chrząstki StyleA różowe złoto</t>
+  </si>
+  <si>
+    <t>B0D1YFRB4C</t>
+  </si>
+  <si>
+    <t>JeweBella Małe kolczyki z gwiazdą ze srebra próby 925 dla kobiet dziewcząt dziewcząt hipoalergiczne kolczyki gwiazda małe kolczyki srebrne / złote / różowe złoto biżuteria prezenty srebrny</t>
+  </si>
+  <si>
+    <t>B0DKS9YGS1</t>
+  </si>
+  <si>
+    <t>Hubeye Męskie i damskie metalowe kwadratowe okulary ze stali nierdzewnej ze sprężynowymi zawiasami Materiał metaliczny okulary chroniące przed niebieskim światłem 5 metalowych, srebrnych 2 Dioptrie</t>
+  </si>
+  <si>
+    <t>B0DKS878D3</t>
+  </si>
+  <si>
+    <t>B0C7G5PK8V</t>
+  </si>
+  <si>
+    <t>Hubeye Metalowe składane okulary do czytania z zawiasami sprężynowymi i teleskopowymi zausznikami Anty-niebieskie światło okulary do czytania z przenośną kieszonką 3.00</t>
+  </si>
+  <si>
+    <t>B08ZT2LV5Z</t>
+  </si>
+  <si>
+    <t>GD GOOD.designs EST. 2015 Łańcuszek z perłą słodkowodną dla kobiet – łańcuszek ogniwowy z perłą w kształcie litery Y I długi łańcuszek z zawieszką z perłą słodką - łańcuszek kotwiczny, Stal</t>
+  </si>
+  <si>
+    <t>B0DNFBBQDJ</t>
+  </si>
+  <si>
+    <t>Wodoodporne odlewane ramię dla dzieci, odlewane ramię wodoodporne do prysznica, gipsowe odlane wodoodporne ramię, gipsowy ochraniacz na rękę, ochraniacz na opatrunek wielokrotnego użytku, Wodoodporny ochraniacz na ramię dla dzieci</t>
+  </si>
+  <si>
+    <t>B0DNFFBGGT</t>
+  </si>
+  <si>
+    <t>B0F13N866F</t>
+  </si>
+  <si>
+    <t>Koszulka taneczna dla dziewczynek Kolor biały</t>
+  </si>
+  <si>
+    <t>B0D92998NL</t>
+  </si>
+  <si>
+    <t>ORAZIO 10 szt. Pierścionki Damskie 14-karatowe pozłacane pozłacane pierścionki dla kobiet Dainty Gold Stackable Kciuk Prosty cienki pierścionek zaręczynowy Wieczność Pierścień Obietnica Rozmiar 9-25 22</t>
+  </si>
+  <si>
+    <t>B0D9GZFV35</t>
+  </si>
+  <si>
+    <t>URAQT Masażer głowy, masażer do skóry głowy, masażer głowy pająka 20 palców, skrobak do głębokiego relaksu, ulgi i zdrowia</t>
+  </si>
+  <si>
+    <t>B0CGH89NW1</t>
+  </si>
+  <si>
+    <t>10szt Wkladki Kolnierzowe, Wkladka Kolnierzowa z Zaworem Typu Kaczy Dziób i Membrana Akcesoria do Laktatora Kompatybilne z Spectra/TSRETE/Momcozy S9/S12/S9Pro/S12Pro (13/15/17/19/21mm)</t>
+  </si>
+  <si>
+    <t>B0F21RTVLW</t>
+  </si>
+  <si>
+    <t>2szt Środek do Usuwania Piasku na Plażę, Miękkie Przyjazne dla Skóry Rękawice Czyszczące z Polaru Koralowego Woreczek do Wycierania Piasku Podróże Nad Morze Niezbędne Rzeczy na Wakacje</t>
+  </si>
+  <si>
+    <t>B0C5RHPQ92</t>
+  </si>
+  <si>
+    <t>4szt Oslonki na Slomki, Kompatybilne Z Stanley Cloud Shaped White do Wielokrotnego Uzytku Odporne Na Kurz Oslonki Na Slomki do Kubków Ochraniacz na slomke Sippy Cloud do Stanley 40/30 Oz Kubka</t>
+  </si>
+  <si>
+    <t>B0D8SCVNSZ</t>
+  </si>
+  <si>
+    <t>Adramata 4 pary kreoli dla kobiet kolczyki ze stali chirurgicznej hipoalergiczne kolczyki Huggie kolczyki Helix Piercing biżuteria kolczyki do chrząstki złote srebrne kolczyki zestaw do wielokrotnego</t>
+  </si>
+  <si>
+    <t>B0CNNXGGG9</t>
+  </si>
+  <si>
+    <t>Adramata Ring Silber 925 Damen Verstellbar Verlobungsring Eheringe Engagement Ringe Frauen Stapeln Daumenring Einfache Band Ring Gold Rosegold Silber Ring für Damen Schmuck Geschenke für Frauen</t>
+  </si>
+  <si>
+    <t>B0DHWTLQ46</t>
+  </si>
+  <si>
+    <t>1 para 3 mm (8 G) czarny akrylowy wir spirala plemienne fałszywe stożki miernik rozciągacze gage zestaw do rozciągania tunele do uszu kolczyki zatyczki zestaw do piercingu ciała biżuteria Czarny 5 mm(4 G)</t>
+  </si>
+  <si>
+    <t>B0DTK625TC</t>
+  </si>
+  <si>
+    <t>Męskie rękawice robocze z uchwytem, wysoka odporność na przecięcie, rękawice do prac montażowych, dla mechaników, ogrodnictwa i prac budowlanych</t>
+  </si>
+  <si>
+    <t>B0DYYDD651</t>
+  </si>
+  <si>
+    <t>Wsparcie łokcia dla mężczyzn i kobiet, 2-pak opasek uciskowych na łokieć, na zapalenie ścięgna, zapalenie stawów, uraz, pasek podtrzymujący łokieć tenisisty, wsparcie łokcia golfisty, rękawy na L pomarańczowy</t>
+  </si>
+  <si>
+    <t>B00T7T5BH2</t>
+  </si>
+  <si>
+    <t>Cążki do Paznokci dla Mężczyzn z Wrastającymi Paznokciami - Blizzard Podologiczny Zestaw Obcinaczy do Paznokci Wyrób Niemiecki - 13 cm z Prostym Ostrzem - Klasa Szpitalna</t>
+  </si>
+  <si>
+    <t>B0CSSG8MQL</t>
+  </si>
+  <si>
+    <t>MIVAIUN Zestaw 3 szt. plastikowych pereł, zestaw biżuterii z pereł z lat 20., damski naszyjnik z pereł z lat 20., naszyjnik z lat 20. XX wieku, naszyjnik vintage, wielowarstwowa bransoletka perłowa Zestaw C</t>
+  </si>
+  <si>
+    <t>B0DK3B8DT4</t>
+  </si>
+  <si>
+    <t>KOHEEL AIR ultralekka szyna do zgryzienia przeciwko zgrzytaniu zębów, nie wymaga wywaru, szyna do zębów przeciwko bruksizmowi, szyna do zgrzytania na noc, 10 sztuk</t>
+  </si>
+  <si>
+    <t>B08DXXYT7V</t>
+  </si>
+  <si>
+    <t>U7 Stylowy kubański łańcuszek dla mężczyzn i kobiet, srebrny/18-karatowe złoto/czarny odcień, wytrzymały i trwały naszyjnik z łańcuszkiem, szerokość 3/6/9/12 mm, długość 35,5 cm/45,7 cm/50,8 cm/61 cm/71 cm/76 cm, pudełko prezentowe</t>
+  </si>
+  <si>
+    <t>B07K86418L</t>
+  </si>
+  <si>
+    <t>Prosteel łańcuszek na szyję z wysokiej jakości stali nierdzewnej, łańcuszek wenecjana, splot kostka, 6 mm szerokości, męski naszyjnik z zapięciem na karabińczyk, 46 – 76 cm długości do wyboru 6 mm srebrny 66.0 Centymetry</t>
+  </si>
+  <si>
+    <t>B0D736MWRX</t>
+  </si>
+  <si>
+    <t>VU100 VUEU-BRT323 bransoletki damskie, Skóra, Bez kamienia szlachetnego</t>
+  </si>
+  <si>
+    <t>B0DJNZXCDR</t>
+  </si>
+  <si>
+    <t>Wysokiej jakości tuleje gumowe (2 sztuki) | gumowe zatyczki do chodzików i kul | kapsułki kulowe z naturalnego kauczuku z wkładką stalową | dla większej stabilności (Ø 18 mm, szare)</t>
+  </si>
+  <si>
+    <t>B0C7JVGK1F</t>
+  </si>
+  <si>
+    <t>4/6 par kolczyków ze srebra próby 925 dla kobiet, kolczyki sztyfty dla kobiet, cyrkonia sześcienna 5A+ rozmiar, hipoalergiczny zestaw kolczyków antyutleniający w elastycznym pudełku, 3/4/5/6/7</t>
+  </si>
+  <si>
+    <t>B0C365PWQS</t>
+  </si>
+  <si>
+    <t>YADOCA 4 pary G23 tytanowe płaskie kolczyki sztyfty w kropki hipoalergiczne dla kobiet mężczyzn dziewcząt srebrne/złote/czarne kolczyki sztyfty okrągłe kolczyki tarczowe dla wrażliwych uszu 2/3/4/5 mm Srebro</t>
+  </si>
+  <si>
+    <t>B0DZX1GHG5</t>
+  </si>
+  <si>
+    <t>YADOCA Złota bransoletka dla kobiet regulowana bransoletka mankietowa ze stali nierdzewnej złota bransoletka biżuteria dla kobiet Złota bransoletka-3</t>
+  </si>
+  <si>
+    <t>B0DMW6QY3B</t>
+  </si>
+  <si>
+    <t>YADOCA Bransoletki męskie 925 srebro wysokiej próby 925 bransoletka dla mężczyzn kubańska bransoletka Figaro 19/21 cm biżuteria męska prezenty dla taty chłopaka męża syna Kubańska bransoletka - 21 cm</t>
+  </si>
+  <si>
+    <t>B09VDQKMHX</t>
+  </si>
+  <si>
+    <t>YADOCA 925 Sterling Silber Angst Ring für Damen Mädchen Stapelbare Ringe Spinner Bead Ringe Fidget Ring 9</t>
+  </si>
+  <si>
+    <t>B0DQXTRSQ9</t>
+  </si>
+  <si>
+    <t>W WEILIRIAN Kolczyki wiszące w stylu boho z kroplami łez, długie kolczyki w kształcie kropli łez, czarne kolczyki w kształcie łezki, metalowe kolczyki w kształcie kropli łez, biżuteria dla kobiet, Das</t>
+  </si>
+  <si>
+    <t>B0CJ9DJF6R</t>
+  </si>
+  <si>
+    <t>Kolia Damska Srebrna 925 Platerowana 14K Złotem/Platerowana Różowym Złotem/Platerowana Bielą Biżuteria Prezenty dla Kobiet na Boże Narodzenie Rocznice Walentynki Dzień Matki Unikalny styl Metal</t>
+  </si>
+  <si>
+    <t>B0B5XMW753</t>
+  </si>
+  <si>
+    <t>Pandach Armband Damen 925 Sterling Silber, Armbänder Moments Schlangen-Gliederarmband Armkette Valentinstag Muttertag Geburtstags Weihnachten Geschenk für Frauen Freundin Mama</t>
+  </si>
+  <si>
+    <t>B0DLFX44N8</t>
+  </si>
+  <si>
+    <t>Prezent dla mężczyzn, łańcuszek ze stali nierdzewnej, prezent dla męża, przyjaciela, taty, taty, brata, syna, naszyjnik, prezent na rocznicę urodziny</t>
+  </si>
+  <si>
+    <t>B0BPQSW5F2</t>
+  </si>
+  <si>
+    <t>YEBOCIYO Septum Piercing Silber Tragus Piercing 8mm Nasenpiercing Conch Piercing Ring Würfel Zirkon Daith Helix Knorpel Lippen Augenbrauen Bauch Piercing 316L Edelstahl 16G</t>
+  </si>
+  <si>
+    <t>B0BM3VFN6S</t>
+  </si>
+  <si>
+    <t>MILACOLATO Stokrotka kreole dla kobiet, wrażliwość i lekkość u dziewcząt, 18-karatowe pozłacane stokrotka ładne małe chrząstkowe złote kolczyki dla dziewczynek Różowy</t>
+  </si>
+  <si>
+    <t>B09MTD6NYT</t>
+  </si>
+  <si>
+    <t>2 sztuki pierścionków do nastroju, ze stali nierdzewnej, zmiana koloru, dla chłopaka, dziewczyny, na co dzień, urodziny, walentynki, jubileusz, 2 sztuki czarny, kolory tęczy 61 (19.8)</t>
+  </si>
+  <si>
+    <t>B0CQ2FN2JM</t>
+  </si>
+  <si>
+    <t>Naszyjnik damski, srebrny, złoty, łańcuszek w kształcie serca z literą 316L, ze stali nierdzewnej z inicjałami, wisiorek A-Z, długość 45 + 5 cm, spersonalizowana biżuteria, prezent dla kobiet Złoty kształt serca - N</t>
+  </si>
+  <si>
+    <t>B0D7PXDJGJ</t>
+  </si>
+  <si>
+    <t>Bransoletka skórzana dla mężczyzn z miłością – bransoletka wikingów ze skóry plecionej z mikrofibry, spersonalizowana bransoletka z grawerunkiem, prezent dla mężczyzny na Boże Narodzenie, Walentynki</t>
+  </si>
+  <si>
+    <t>B0DKNVKF2T</t>
+  </si>
+  <si>
+    <t>OUFER 16 Helix kolczyk ze stali nierdzewnej 316L Helix Hoop 5/6/7/8/9/10/11/12 mm biżuteria do chrząstki kolczyk helix obręcz kolczyk stokrotka pierścień helix piercing biżuteria 16G12mm</t>
+  </si>
+  <si>
+    <t>B0D6YW5V66</t>
+  </si>
+  <si>
+    <t>NICENEEEDED perłowy łańcuszek na ramię, łańcuszek na ramię, łańcuszek na ciało z łańcuszkiem na lato plaża dla panny młodej, na ramię i plecy, Taglia unica, Perła</t>
+  </si>
+  <si>
+    <t>B0DYDGWV97</t>
+  </si>
+  <si>
+    <t>Linawe Moissanite sztuczny pierścionek damski, modna biżuteria, pierścionek z kamieniem, regulowany pierścionek na palec, biżuteria ze złoto/srebra srebrny, czarny Srebro</t>
+  </si>
+  <si>
+    <t>B0BBQPYRLH</t>
+  </si>
+  <si>
+    <t>Krfy Kreuz Kette 925 Silber mit Figarokette aus Edelstahl Zarte Hochglanzpolierte Abgeschrägte Kante Kreuzanhänger Halskette Kreuzkette für Männer und Frauen 18/20/22/24/26/30 Zoll</t>
+  </si>
+  <si>
+    <t>B07Z81P1GF</t>
+  </si>
+  <si>
+    <t>PROSTEEL Męski, solidny kubański łańcuch, 3/6/9/12 mm, długość: 35 cm,45 cm, 50 cm, 56 cm, 66 cm, 76 cm, pozłacany/stal nierdzewna 316L / czarny (pudełko wysyłkowe) e Pozłacany, colore: 6 mm pozłacany, cod. PSN4425J-6-20-EU</t>
+  </si>
+  <si>
+    <t>B00KG66OOE</t>
+  </si>
+  <si>
+    <t>Braun Część zamienna 51 B czarna, kompatybilna z golarkami WaterFlex</t>
+  </si>
+  <si>
+    <t>B0D7MT2RHT</t>
+  </si>
+  <si>
+    <t>Chargeur pour Garmin Montre Forerunner 55 255 245 265 935 945 955 965, Fenix 6 6S 6X Pro 7 7S 7X 5 5S 5X, Approach S10 S40 S60,Vivoactive 3 4 4S, Vivomove 3 3S, Vivosport, Instinct, Chargeur Garmin</t>
+  </si>
+  <si>
+    <t>B0DSHJ28DW</t>
+  </si>
+  <si>
+    <t>FOCALOOK Damska otwarta bransoletka ze stali nierdzewnej z kamieniem narodzin października z kryształowym turmalinem</t>
+  </si>
+  <si>
+    <t>B0CBPWJ2KF</t>
+  </si>
+  <si>
+    <t>JeweBella Pierścień na kostkę, Stal nierdzewna Złoty</t>
+  </si>
+  <si>
+    <t>B0DKFQHVZ8</t>
+  </si>
+  <si>
+    <t>JeweBella Hipoalergiczne tytanowe kolczyki obręcze G23 dla kobiet mężczyzn małe kolczyki obręcze Huggie dla wrażliwych uszu lekka cyrkonia helix chrząstka piercing biżuteria 8/10/12/14 mm 14 Milimetry Koła</t>
+  </si>
+  <si>
+    <t>B0D22NXV9Q</t>
+  </si>
+  <si>
+    <t>JeweBella Zestaw 3 par kolczyków sztyftów ze srebra sterling z obręczą do nakolnika dla kobiet, kolczyki 14K posrebrzane, delikatne, małe kolczyki z obręczą do nakolnika, zestawy na wielokrotne</t>
+  </si>
+  <si>
+    <t>B0D9W11V9P</t>
+  </si>
+  <si>
+    <t>PH PandaHall 30 Stück Naturstein Anhänger 15 Stile Säulen Kristall Quarz Edelstein Für Die Herstellung von Halsketten Und Schmuck 21mm</t>
+  </si>
+  <si>
+    <t>B06W57VZRX</t>
+  </si>
+  <si>
+    <t>Flongo Męski łańcuszek męski wisiorek naszyjnik ze stali nierdzewnej wisiorek naszyjnik czarny srebrny złoty krzyż krucyfiks vintage polerowany męski, Stal nierdzewna, Bez kamieni szlachetnych</t>
+  </si>
+  <si>
+    <t>B0CN8WPVKK</t>
+  </si>
+  <si>
+    <t>Flongo Damski silikonowy pierścionek treningowy: 10 sztuk cyrkonii wkładka gumowa pierścionek zaręczynowy zestaw - wygodne dopasowanie bezpieczne dla skóry oddychające pierścionki sportowe N1/2(US7)</t>
+  </si>
+  <si>
+    <t>B0DLC78CDV</t>
+  </si>
+  <si>
+    <t>Prezent na rocznicę dla niego, naszyjnik męski, prezent dla mężczyzn, prezent na rocznicę ślubu dla mężczyzn, łańcuszek ze stali nierdzewnej, prezent na Walentynki dla niego</t>
+  </si>
+  <si>
+    <t>B0BZS3N5P4</t>
+  </si>
+  <si>
+    <t>Richsteel Męski pierścionek antystresowy obrotowy matowy pierścionek obrączka męska stal nierdzewna wiking biżuteria męska kobieta 4/6 mm duży kolor srebrny/złoty/czarny rozmiar 54-71,5</t>
+  </si>
+  <si>
+    <t>B0DPP69LGF</t>
+  </si>
+  <si>
+    <t>5 Szt. 2 w 1 Trymer do Wlosów w Nosie, Reczny Trymer do Wlosów w Nosie Dwustronny i Jednostronny do Czyszczenia Wlosów w Nosie dla Kobiet i Mezczyzn</t>
+  </si>
+  <si>
+    <t>B0CFFVFXZW</t>
+  </si>
+  <si>
+    <t>VIKY 4 sztuki pierścieni antystresowych, Stal nierdzewna</t>
+  </si>
+  <si>
+    <t>B076PM97JQ</t>
+  </si>
+  <si>
+    <t>PROSTEEL Męska kubańska bransoletka łańcuszkowa dla mężczyzn, szerokość 6 mm, długość 19-21 cm, stal nierdzewna 316L / złoty odcień/czarna (wysyłka w pudełku prezentowym), Stal nierdzewna, Bez kamienia</t>
+  </si>
+  <si>
+    <t>B0C5SL4SPT</t>
+  </si>
+  <si>
+    <t>Adramata 26 szt. 20 g, kolczyk do nosa, stal chirurgiczna, kolczyk do nosa, brylant, motyl, węż, nostril, zestaw kolczyków do nosa, złoty i srebrny, dla kobiet i mężczyzn Złoty kształt S</t>
+  </si>
+  <si>
+    <t>B09ZBDTY8N</t>
+  </si>
+  <si>
+    <t>ADRAMATA Srebrne pierścionki przeciwlękowe dla kobiet, słonecznik, fidget, pierścionek You Are My Sunshine, kamień księżycowy, antystresowy, regulowany, otwarty pierścień obrotowy dla kobiet, 2 szt SunStar</t>
+  </si>
+  <si>
+    <t>B0DCK3S5VK</t>
+  </si>
+  <si>
+    <t>JeweBella Damski pierścionek ze srebra próby 925, regulowany pierścionek, obrączka zaręczynowa, obietnica ślubna, pierścionek damski, srebrny, złoty/różowe złoto, biżuteria urodzinowa z kartą Styl A - srebrny</t>
+  </si>
+  <si>
+    <t>B0BR6KFD4R</t>
+  </si>
+  <si>
+    <t>JewelryPalace Pierścionek zaręczynowy nieskończoność Pierścionek dla par Srebro 925 Obrączki damskie z cyrkoniami sześciennymi Propozycja zestawu pierścionków Biżuteria damska Różowe złoto Złoto 2-Pozłacany 60</t>
+  </si>
+  <si>
+    <t>B09KBSZPLG</t>
+  </si>
+  <si>
+    <t>Richsteel Męskie bransoletki łańcuszkowe dla taty i syna, kubańska bransoletka ogniwowa, srebrna/złota/czarna, szerokość 8/12/17 mm, długość 19/21/23 cm, biżuteria hip-hopowa dla mężczyzn i kobiet</t>
+  </si>
+  <si>
+    <t>B0CJDX7D23</t>
+  </si>
+  <si>
+    <t>ASH'S CHOICE Kolczyki Damskie S925 Srebro/14K Pozłacane Kolczyki Koła Małe Kółko Chrząstka Hipoalergiczny Najlepszy Prezent Dla Kochanka Unisex C-srebro</t>
+  </si>
+  <si>
+    <t>B0C5HGRNF5</t>
+  </si>
+  <si>
+    <t>Creolen Gold Ohrringe, 14k Vergoldet, Oval Silber 925, Huggie, Leicht, Breit, Chunky, Mini, Damen &amp; Mädchen</t>
+  </si>
+  <si>
+    <t>B0DS4BG887</t>
+  </si>
+  <si>
+    <t>ADRAMATA G23 tytanowy kolczyk helix biżuteria do chrząstki kolczyki gwintowane wewnętrznie tytanowe labret hipoalergiczne wargi nos kolczyk CZ serce płaskie plecy kolczyk do uszu biżuteria 6/8/10 mm Złoto w kształcie serca</t>
+  </si>
+  <si>
+    <t>B08DCMMQ36</t>
+  </si>
+  <si>
+    <t>Hicarer 12 Stück Offene Fingerringe Damen Verstellbare Zehenringe Silberringe Offene Ringe Silber Sommer Strand Schmuck Geschenke für Frauen Mädchen</t>
+  </si>
+  <si>
+    <t>B07DXG2NFC</t>
+  </si>
+  <si>
+    <t>Heka Naturals Szungit kryształowy naszyjnik wisiorek i kolczyki zestaw | kolczyki, mała kula | zawieszka małe kółko, podwójne kółko - duchowa czakra, naturalna, modna biżuteria, Kamień</t>
+  </si>
+  <si>
+    <t>B0D9K11XDR</t>
+  </si>
+  <si>
+    <t>XUANPAI Łańcuszek na szyję dla syna, srebrny łańcuszek dla syna, kubański łańcuszek ze stali nierdzewnej, hip-hopowy naszyjnik dla mężczyzn, chłopców, prezent urodzinowy dla syna, 6 mm, 50 cm, Stal</t>
+  </si>
+  <si>
+    <t>B0FHKY5HMB</t>
+  </si>
+  <si>
+    <t>Chunky zestaw bransoletek z żywicy syntetycznej, złote, okrągłe, szerokie bransoletki akrylowe, biżuteria dla kobiet (2 sztuki)</t>
+  </si>
+  <si>
+    <t>B0F3VW57QB</t>
+  </si>
+  <si>
+    <t>Narzędzie do badania centrum, kompas do obróbki drewna, przezroczysty akryl koło kreślarskie do rysowania kół tokarka do drewna narzędzie robocze średnica koła</t>
+  </si>
+  <si>
+    <t>B07CZXF2XT</t>
+  </si>
+  <si>
+    <t>TREEWETO Steampunk mechaniczny zegarek kieszonkowy dla mężczyzn kobiet srebrna obudowa szkielet tarcza z łańcuszkiem + pudełko, Srebrny, Retro</t>
+  </si>
+  <si>
+    <t>B07G14CLWX</t>
+  </si>
+  <si>
+    <t>OIDEA 2 sztuki pierścionków ze stali nierdzewnej dla mężczyzn chłopców czaszka motocyklistów, srebrno-czarny, retro charms Punk Rock czaszka pierścionek męski ze stali nierdzewnej rozmiar pierścionka 57 (18,1) do 76 (24,2) 56(17.8)</t>
+  </si>
+  <si>
+    <t>B0BG6SHQT1</t>
+  </si>
+  <si>
+    <t>LANBEIDE Schwester Charms für Pandora, 925 Sterling Silber Liebe Herz Emaille Perlen Charms mit Marienkäfer Käfer Blume für Armband Halskette Geschenke für Frauen</t>
+  </si>
+  <si>
+    <t>B0DSHLC9W2</t>
+  </si>
+  <si>
+    <t>FOCALOOK Damska regulowana bransoletka ze stali nierdzewnej z kryształowym onyksem regulowany otwarty kamień z czarnym kamieniem</t>
+  </si>
+  <si>
+    <t>B085Y5WS69</t>
+  </si>
+  <si>
+    <t>Edary Zestaw bransoletek z frędzlami, biała marmurowa bransoletka, z sercem, łańcuszek z pereł, regulowany, dla kobiet i dziewcząt</t>
+  </si>
+  <si>
+    <t>B09YQ3NQYH</t>
+  </si>
+  <si>
+    <t>RWQIAN Naszyjnik męski krzyż wisiorek srebrny/złoty/czarny, damski łańcuszek ze stali nierdzewnej krzyż biżuteria wisiorek 16 "-24", Stal nierdzewna, srebrny, złoty</t>
+  </si>
+  <si>
+    <t>B0877554RY</t>
+  </si>
+  <si>
+    <t>DTPsilver - Winzige Ohrringe 925 Sterling Silber Gelb Vergoldet mit Kristallen von Swarovski® Elements Runde Sehr kleine Ohrstecker - Durchmesser 3 mm - Farbe : Rosa</t>
+  </si>
+  <si>
+    <t>B0D6W4V5LS</t>
+  </si>
+  <si>
+    <t>B0D6W3TV5B</t>
+  </si>
+  <si>
+    <t>B0D6W39DRP</t>
+  </si>
+  <si>
+    <t>Viseng 2 pary okulary do czytania kocie oczy duża ramka okulary przeciw niebieskim światłom modne ze sprężynowym zamkiem błyskawicznym dla kobiet mężczyzn 1,5</t>
+  </si>
+  <si>
+    <t>B08GBTK43T</t>
+  </si>
+  <si>
+    <t>BESKAR Podkładka pod prysznic do stóp XL o większym rozmiarze z antypoślizgowymi przyssawkami – oczyszcza, wygładza, złuszcza i masuje stopy bez zginania, poprawia krążenie stóp i oczyszcza martwy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00 &quot;zł&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <color/>
@@ -150,50 +1577,6523 @@
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId112" Target="../media/image112.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId113" Target="../media/image113.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId114" Target="../media/image114.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId115" Target="../media/image115.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId116" Target="../media/image116.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId117" Target="../media/image117.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId118" Target="../media/image118.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId119" Target="../media/image119.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId120" Target="../media/image120.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId121" Target="../media/image121.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId122" Target="../media/image122.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId123" Target="../media/image123.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId124" Target="../media/image124.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId125" Target="../media/image125.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId126" Target="../media/image126.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId127" Target="../media/image127.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId128" Target="../media/image128.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId129" Target="../media/image129.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId130" Target="../media/image130.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId131" Target="../media/image131.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId132" Target="../media/image132.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId133" Target="../media/image133.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId134" Target="../media/image134.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId135" Target="../media/image135.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId136" Target="../media/image136.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId137" Target="../media/image137.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId138" Target="../media/image138.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId139" Target="../media/image139.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId140" Target="../media/image140.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId141" Target="../media/image141.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId142" Target="../media/image142.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId143" Target="../media/image143.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId144" Target="../media/image144.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId145" Target="../media/image145.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId146" Target="../media/image146.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId147" Target="../media/image147.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId148" Target="../media/image148.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId149" Target="../media/image149.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId150" Target="../media/image150.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId151" Target="../media/image151.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId152" Target="../media/image152.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId153" Target="../media/image153.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId154" Target="../media/image154.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId155" Target="../media/image155.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId156" Target="../media/image156.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId157" Target="../media/image157.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId158" Target="../media/image158.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId159" Target="../media/image159.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId160" Target="../media/image160.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId161" Target="../media/image161.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId162" Target="../media/image162.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId163" Target="../media/image163.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId164" Target="../media/image164.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId165" Target="../media/image165.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId166" Target="../media/image166.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId167" Target="../media/image167.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId168" Target="../media/image168.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId169" Target="../media/image169.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId170" Target="../media/image170.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId171" Target="../media/image171.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId172" Target="../media/image172.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId173" Target="../media/image173.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId174" Target="../media/image174.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId175" Target="../media/image175.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId176" Target="../media/image176.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId177" Target="../media/image177.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId178" Target="../media/image178.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId179" Target="../media/image179.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId180" Target="../media/image180.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId181" Target="../media/image181.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId182" Target="../media/image182.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId183" Target="../media/image183.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId184" Target="../media/image184.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId185" Target="../media/image185.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId186" Target="../media/image186.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId187" Target="../media/image187.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId188" Target="../media/image188.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId189" Target="../media/image189.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId190" Target="../media/image190.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId191" Target="../media/image191.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId192" Target="../media/image192.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 2" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 3" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 4" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 5" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 6" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 7" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 8" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 9" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 10" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 11" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 12" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="809625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 13" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 14" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 15" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 16" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 17" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="600075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 18" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="600075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 19" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 20" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="704850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 21" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="552450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 22" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 23" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 24" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 25" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 26" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 27" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 28" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 29" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 30" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 31" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 32" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 33" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 34" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 35" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 36" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 37" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 38" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="590550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 39" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 40" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 41" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 42" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 43" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 44" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="Picture 45" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="Picture 46" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="Picture 47" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="Picture 48" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="809625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="Picture 49" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="Picture 50" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="Picture 51" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="Picture 52" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="Picture 53" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="Picture 54" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="504825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="Picture 55" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="Picture 56" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="Picture 57" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="Picture 58" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="Picture 59" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="Picture 60" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="457200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="Picture 61" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="457200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="Picture 62" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Picture 63" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Picture 64" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Picture 65" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Picture 66" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Picture 67" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 68" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="638175"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 69" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Picture 70" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Picture 71" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Picture 72" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Picture 73" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Picture 74" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Picture 75" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Picture 76" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Picture 77" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Picture 78" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Picture 79" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Picture 80" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Picture 81" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Picture 82" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Picture 83" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Picture 84" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Picture 85" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 86" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Picture 87" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Picture 88" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="704850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Picture 89" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="704850"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Picture 90" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Picture 91" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Picture 92" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Picture 93" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="304800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Picture 94" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="304800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="228600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Picture 95" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="228600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="600075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Picture 96" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="600075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Picture 97" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Picture 98" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Picture 99" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Picture 100" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Picture 101" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Picture 102" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Picture 103" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Picture 104" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Picture 105" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Picture 106" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Picture 107" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Picture 108" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Picture 109" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Picture 110" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="809625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Picture 111" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Picture 112" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Picture 113" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Picture 114" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Picture 115" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Picture 116" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Picture 117" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Picture 118" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Picture 119" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Picture 120" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Picture 121" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Picture 122" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Picture 123" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Picture 124" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Picture 125" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Picture 126" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Picture 127" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Picture 128" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Picture 129" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Picture 130" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Picture 131" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Picture 132" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Picture 133" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Picture 134" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Picture 135" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Picture 136" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Picture 137" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Picture 138" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Picture 139" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Picture 140" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Picture 141" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Picture 142" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Picture 143" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Picture 144" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Picture 145" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Picture 146" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Picture 147" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Picture 148" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Picture 149" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Picture 150" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Picture 151" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Picture 152" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Picture 153" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Picture 154" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Picture 155" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Picture 156" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Picture 157" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="800100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Picture 158" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Picture 159" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="762000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Picture 160" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Picture 161" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Picture 162" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Picture 163" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Picture 164" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Picture 165" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Picture 166" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Picture 167" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Picture 168" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="771525"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Picture 169" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Picture 170" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Picture 171" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Picture 172" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Picture 173" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="809625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Picture 174" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Picture 175" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Picture 176" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="600075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Picture 177" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="600075"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Picture 178" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Picture 179" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Picture 180" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Picture 181" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Picture 182" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Picture 183" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Picture 184" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="762000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Picture 185" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Picture 186" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="685800"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Picture 187" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Picture 188" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Picture 189" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Picture 190" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Picture 191" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Picture 192" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Picture 193" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Picture 194" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Picture 195" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Picture 196" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Picture 197" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="809625"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Picture 198" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="600075" cy="619125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Picture 199" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="600075" cy="619125"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Picture 200" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Picture 201" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Picture 202" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Picture 203" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -408,111 +8308,7766 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship><Relationship Id="rId2" Target="https://www.amazon.pl/dp/B0CQLRBXTT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId3" Target="https://www.google.pl/search?q=4+sztuki+okular%C3%B3w+tlenowych+do+nosa%2C+rurka+tlenowa+z+silikonu%3A+HOMURY+okulary+do+nosa+okulary+tlenowe+z+w%C4%99%C5%BCem+O2+500+cm+do+terapii+oddechowej+i+inhalacji%2C+urz%C4%85dzenie+tlenowe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId4" Target="https://www.amazon.pl/dp/B0C9YQK6XK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId5" Target="https://www.google.pl/search?q=Ochraniacz+d%C5%82oni+dla+doros%C5%82ych%2C+Tynk+Tynk+D%C5%82onie+i+Palce%2C+Tynk+Pokrywa+Doros%C5%82a+R%C4%99ka+Prysznic%2C+Pe%C5%82na+Ochrona+Wodoodporna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId6" Target="https://www.amazon.pl/dp/B0B5D2ZJFH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId7" Target="https://www.google.pl/search?q=URAQT+Pi%C5%82ki+do+masa%C5%BCu+powi%C4%99zi%2C+zestaw+3+pi%C5%82ek+z+je%C5%BCem%2C+twarde+pi%C5%82ki+do+masa%C5%BCu+z+wypustkami%2C+na+plecy%2C+nogi%2C+stopy%2C+d%C5%82onie+%28r%C3%B3%C5%BCowo-%C5%BC%C3%B3%C5%82to-niebieskie%29+Zestaw+Trzycz%C4%99%C5%9Bciowy+-+Niestandardowy+Kolor+Ma%C5%82a+Pi%C5%82ka+-+%C5%BB%C3%B3%C5%82ta+Du%C5%BCa+Pi%C5%82ka+-+Jasnor%C3%B3%C5%BCowa+Pi%C5%82ka+Orzechowa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId8" Target="https://www.amazon.pl/dp/B00K547ITW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId9" Target="https://www.google.pl/search?q=Remington+Uniwersalny+dyfuzor+suszarki%2C+regulowany+dyfuzor%2C+zaprojektowany+tak%2C+aby+by%C5%82+kompatybilny+z+wi%C4%99kszo%C5%9Bci%C4%85+suszarek+na+rynku%2C+do+naturalnych+i+elastycznych+lok%C3%B3w%2C+dodaje+obj%C4%99to%C5%9Bci+w%C5%82osom%2C+D52DU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId10" Target="https://www.amazon.pl/dp/B09QCGBWZT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId11" Target="https://www.google.pl/search?q=ACWOO+Banda%C5%BCe+na+nadgarstek%2C+stabilizator+nadgarstka%2C+oddychaj%C4%85ca+szyna+na+nadgarstek%2C+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+banda%C5%BC+na+nadgarstek%2C+do+zapalenia+%C5%9Bci%C4%99gien%2C+artretyzmu%2C+zwichni%C4%99cia+%28lewy%29+w+rozmiarze+uniwersalnym+1+opakowanie+%281+sztuka%29+-+czarny+%E2%80%93+link" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId12" Target="https://www.amazon.pl/dp/B0D44S3Z3V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId13" Target="https://www.google.pl/search?q=2+Pary+Skarpet+Do+Stref+Refleksyjnych+St%C3%B3p+Z+Narz%C4%99dziami+Do+Masa%C5%BCu%2C+Akupresury%2C+Refleksologii+%28M%C4%99skie+Du%C5%BCe%29+Men%27s-Large" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId14" Target="https://www.amazon.pl/dp/B09P62F877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId15" Target="https://www.google.pl/search?q=Ci%C5%9Bnieniomierz+Ma%C5%82y+Mankiet+5%2C9%22-9%2C5%22+%2815-24+cm%29%2C+Ci%C5%9BNieniomierze+do+U%C5%BCYtku+Domowego+Ma%C5%82y+Mankiet+ze+Z%C5%82%C4%85Czem+na+Ma%C5%82e+Rami%C4%99%2C+Tylko+Mankiet+do+Pomiaru+Ci%C5%9Bnienia+Krwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId16" Target="https://www.amazon.pl/dp/B0BZHPS9FZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId17" Target="https://www.google.pl/search?q=Czasami+zapominasz%2C+%C5%BCe+jeste%C5%9B+fantastyczny.+To+jest+twoje+wspomnienie.+Inspiruj%C4%85ca+bransoletkaPrezent+urodzinowy+dla+kobiet+najlepszych+przyjaci%C3%B3%C5%82ek+c%C3%B3rki+matki+koleg%C3%B3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId18" Target="https://www.amazon.pl/dp/B0D62CJ187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId19" Target="https://www.google.pl/search?q=FANCIBAND+Cadeau+de+retour+%C3%A0+l%27%C3%A9cole+maman+fille+bracelet+m%C3%A8re+et+fille+set+2+bracelets+maman+et+fille+premier+jour+d%27%C3%A9cole+cadeaux+bracelet+avec+c%C5%93ur+inspirateur+pour+fille+fille%2C+regolabile%2C+Acier" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId20" Target="https://www.amazon.pl/dp/B0F6MDCJQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId21" Target="https://www.google.pl/search?q=Damskie+klipsy+do+uszu%2C+z%C5%82ote%2C+r%C4%99cznie+wykonane%2C+nie+wywo%C5%82uj%C4%85+alergii+i+trwa%C5%82ych+kolor%C3%B3w%2C+stylowe+akcesorium+na+co+dzie%C5%84+i+na+%C5%9Bwi%C4%99ta+%E2%80%93+elegancki+prezent+dla+kobiet+bez+przek%C5%82utych+uszu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId22" Target="https://www.amazon.pl/dp/B0F42NC8JS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId23" Target="https://www.google.pl/search?q=5+sztuk+klips%C3%B3w+do+kardiganu%2C+sukienek%2C+bluzki+i+kurtek+ze+stopu+metali%2C+pragmatyczne+klipsy%2C+Normalit%C3%A4t%2C+Cynk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId24" Target="https://www.amazon.pl/dp/B0DP4S55QD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId25" Target="https://www.google.pl/search?q=FOCALOOK+Damski+cienki+%C5%82a%C5%84cuszek+w%C4%99%C5%BCowy+1%2C2+mm+ze+stali+nierdzewnej+z+%C5%82a%C5%84cuszkiem+przed%C5%82u%C5%BCaj%C4%85cym+5+cm%2C+d%C5%82ugo%C5%9B%C4%87+-+45%2F50%2F55%2F60%2F65%2F70%2F75+cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId26" Target="https://www.amazon.pl/dp/B0D6GHTDCS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId27" Target="https://www.google.pl/search?q=AOLIAY+1+St%C3%BCck+Damen+%26+Herren+Edelstahl+Halskette%2CFun+Simulierter+Diamant+Anh%C3%A4nger%2CSilber+Gold+Accessoire+Halskette%2CHip-Hop-Souvenir%2CStra%C3%9Fe+Trend+Coole+Kette+B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId28" Target="https://www.amazon.pl/dp/B07WS5QGT8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId29" Target="https://www.google.pl/search?q=Diadem+z+kryszta%C5%82ow%C4%85+koron%C4%85%2C+diadem+ksi%C4%99%C5%BCniczki+kr%C3%B3lowej%2C+opaska+na+czo%C5%82o%2C+diadem+%C5%9Blubny%2C+kryszta%C5%82+g%C3%B3rski%2C+korona+ksi%C4%99%C5%BCniczki+dla+dziewcz%C4%85t+i+kobiet%2C+na+przyj%C4%99cie+urodzinowe%2C+wesele%2C+studni%C3%B3wk%C4%99%2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId30" Target="https://www.amazon.pl/dp/B0C11WQ7DZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId31" Target="https://www.google.pl/search?q=Okulary+Sportowe%2C+Spolaryzowane%2C+Wielokolorowe%2C+UV400%2C+z+Wymienn%C4%85+Os%C5%82on%C4%85%2C+do+Sportu+i+Jazdy+Lustrzane+Niebieskie+%2F+Bialy+Oprawka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId32" Target="https://www.amazon.pl/dp/B0CBGTGKG1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId33" Target="https://www.google.pl/search?q=Cleoxyge+Polarisierte+Fahrradbrille+Herren+Damen+Schnelle+Brille+Sonnenbrille%2CVerspiegelt+lens+UV400-Schutz+Sportbrille+F%C3%BCr+Angeln+Radfahren+MTB+Rennrad+Fahren%28Rot+Len%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId34" Target="https://www.amazon.pl/dp/B0CKWHV22M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId35" Target="https://www.google.pl/search?q=Okulary+Sportowe%2C+Spolaryzowane%2C+Wielokolorowe%2C+UV400%2C+z+Wymienn%C4%85+Os%C5%82on%C4%85%2C+do+Sportu+i+Jazdy+Lustrzane+Niebieskie+%2F+Bialy+Oprawka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId36" Target="https://www.amazon.pl/dp/B0FBRP6CWJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId37" Target="https://www.google.pl/search?q=Prezent+urodzinowy+dla+ch%C5%82opc%C3%B3w%2C+bransoletka+dla+ch%C5%82opc%C3%B3w%2C+prezent+na+urodziny%2C+wspania%C5%82y+prezent+dla+ch%C5%82opc%C3%B3w+w+wieku+11-16+lat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId38" Target="https://www.amazon.pl/dp/B0C1Z24ZQ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId39" Target="https://www.google.pl/search?q=MIVAIUN+Zestaw+bi%C5%BCuterii+z+pere%C5%82+z+lat+20.+XX+wieku%2C+d%C5%82ugie+wisz%C4%85ce+kolczyki+z+tworzywa+sztucznego%2C+4-rz%C4%99dowa+elastyczna+bransoletka+z+pere%C5%82+1920%2C+naszyjnik+z+pere%C5%82%2C+zestaw+bi%C5%BCuterii+na+imprez%C4%99+3+szt." Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId40" Target="https://www.amazon.pl/dp/B0DS25RVDH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId41" Target="https://www.google.pl/search?q=2+szt.+przypinek+do+klapy+Best+Friends%2C+broszka+z+pi%C4%99cioma+siostrami%2C+emaliowane+przypinki+Good+Sisters+Club%2C+3%2C2+cm+x+3%2C1+cm%2C+metal%2C+bez+kamieni+szlachetnych%2C+3.2cm+x+3.1cm%281.26%22+x+1.22%22%29%2C+Metal%2C+Bez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId42" Target="https://www.amazon.pl/dp/B0BN1RCMHK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId43" Target="https://www.google.pl/search?q=JEROOT+3+x+bransoletka+magnetyczna+dla+kobiet%2C+magnetyczna+bransoletka+do+terapii+polem+magnetycznym%2C+%C5%82agodzi+b%C3%B3l%2C+obrz%C4%99k%2C+zdrowotna+bransoletka+magnetyczna+z+srebro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId44" Target="https://www.amazon.pl/dp/B0D93C516C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId45" Target="https://www.google.pl/search?q=3pcs+Nettoyeur+de+Paille+et+Brosse+%C3%A0+Bouteille+Ensemble%2C+Sans+BPA+Brosse+%C3%A0+Paille+en+Silicone+Longues+Brosse+de+Nettoyage+de+Bouteille+avec+Trou+de+Suspension+pour+Gobelets+Bocaux+%28Bleu%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId46" Target="https://www.amazon.pl/dp/B0DD3W657N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId47" Target="https://www.google.pl/search?q=10+Szt.+Magnetycznych+Zapiec+do+Naszyjnik%C3%B3w%2C+Magnetyczne+Lancuszki+Przedluzajace+Regulowane+Zapiecie+Homara+Przedluzajace+Naszyjnik+do+Tworzenia+Bizuterii+Bransoletek+i+Kostek+%28Srebrne%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId48" Target="https://www.amazon.pl/dp/B09Z8NYQQC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId49" Target="https://www.google.pl/search?q=Klamka+z+przyssawk%C4%85+do+masa%C5%BCu%2C+powi%C4%99zi%2C+b%C3%B3lu+%E2%80%93+samo-masa%C5%BC%2C+akupresura+na+pod%C5%82odze+i+%C5%9Bcianie+%2B+instrukcja+%C4%87wicze%C5%84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId50" Target="https://www.amazon.pl/dp/B07V9SPJ4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId51" Target="https://www.google.pl/search?q=Profesjonalny+trener+r%C4%99czny%2C+2-cz%C4%99%C5%9Bciowy+zestaw+hantli+na+palec+regulowany+w+zakresie+5-60+kg%2C+trener+palc%C3%B3w+przedramion%2C+przyrz%C4%85d+treningowy+z+mocn%C4%85+spr%C4%99%C5%BCyn%C4%85+dla+wi%C4%99kszej+si%C5%82y+chwytu+%2B+e-book" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId52" Target="https://www.amazon.pl/dp/B08RRKC6L4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId53" Target="https://www.google.pl/search?q=Eyekepper+Okulary+do+czytania+z+kocim+okiem+%E2%80%93+bardzo+du%C5%BCa+stylowa+pomoc+do+czytania+dla+kobiet%2C+czarny%2C+%2B1.50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId54" Target="https://www.amazon.pl/dp/B0CQLFCJPC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId55" Target="https://www.google.pl/search?q=Angoily+2+szt.+silikonowa+szczotka+do+k%C4%85pieli+z+lukwy+do+szamponu%2C+r%C4%99kawice+silikonowe%2C+szczotka+do+k%C4%85pieli%2C+silikonowa+szczotka+do+k%C4%85pieli%2C+korpus+silikonowy%2C+szczotka%2C+szczotka+do+masa%C5%BCu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId56" Target="https://www.amazon.pl/dp/B0FK29RLVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId57" Target="https://www.google.pl/search?q=Regulowane+podn%C3%B3%C5%BCki+do+w%C3%B3zk%C3%B3w+dzieci%C4%99cych+%28para%29+%7C+No%C5%9Bno%C5%9B%C4%87+100+kg%2F+%7C+Regulacja+wysoko%C5%9Bci+40-70+cm+i+k%C4%85t+90%C2%B0-180%C2%B0+%7C+Szybki+monta%C5%BC%2C+dla+u%C5%BCytkownik%C3%B3w+w%C3%B3zk%C3%B3w+inwalidzkich+i+personelu+serwisowego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId58" Target="https://www.amazon.pl/dp/B0B7KWVCR6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId59" Target="https://www.google.pl/search?q=LOSCHEN+Antypo%C5%9Blizgowy+pas+do+w%C3%B3zka+inwalidzkiego%2C+oddychaj%C4%85cy+pas+na+ca%C5%82e+cia%C5%82o%2C+akcesoria+do+w%C3%B3zk%C3%B3w+inwalidzkich+zapobiegaj%C4%85ce+przewr%C3%B3ceniu%2C+odpowiedni+dla+os%C3%B3b+starszych+i+pacjent%C3%B3w+o+ograniczonej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId60" Target="https://www.amazon.pl/dp/B0C3L5Z73Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId61" Target="https://www.google.pl/search?q=%5BUsuwanie%5D+deska+transferowa+do+podno%C5%9Bnik%C3%B3w+pacjent%C3%B3w%2C+z+sze%C5%9Bcioma+uchwytami%2C+pasuje+dla+os%C3%B3b+z+nadwag%C4%85%2C+os%C3%B3b+starszych+i+pacjent%C3%B3w%2C+kt%C3%B3rzy+musz%C4%85+zosta%C4%87+przeniesieni+%28czarna+100+x+102+cm%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId62" Target="https://www.amazon.pl/dp/B0CLTRBMBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId63" Target="https://www.google.pl/search?q=LOSCHEN+Arkusz+transferowy+dla+podno%C5%9Bnik%C3%B3w+pacjent%C3%B3w%2C+deska+transferowa+z+o%C5%9Bmioma+uchwytami%2C+pasuje+dla+os%C3%B3b+z+nadwag%C4%85%2C+os%C3%B3b+starszych+i+pacjent%C3%B3w%2C+kt%C3%B3rzy+musz%C4%85+zosta%C4%87+przeniesieni+%28niebieska%2C+100+x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId64" Target="https://www.amazon.pl/dp/B0DMNLCWSG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId65" Target="https://www.google.pl/search?q=LOPHE+Zestaw+pi%C5%82ek+do+masa%C5%BCu+powi%C4%99zi%2C+3+sztuki+%28niebieski%29+Niebieska" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId66" Target="https://www.amazon.pl/dp/B0D22DN39H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId67" Target="https://www.google.pl/search?q=LOPHE+Wimpernzange+Beheizbar%2C+Elektrische+Wimpernzange+Wimpernb%C3%BCrste+mit+3+Temperaturmodi%2C+10s+Schnelles+Aufheizen+Wimpern+Curler+Anti-Verbrennung%2C+f%C3%BCr+alle+Wimpern%28%23A-Rosa%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId68" Target="https://www.amazon.pl/dp/B0C3VJXPZL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId69" Target="https://www.google.pl/search?q=LOPHE+Derma+Roller+0%2C5+mm%2C+mikroneedle+Derma+Roller+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+profesjonalny+mikroneedling+Derma+Needling%2C+mikro-ig%C5%82y%2C+zmarszczki+na+twarzy%2C+wypadanie+w%C5%82os%C3%B3w%2C+rozst%C4%99py%2C+porost+w%C5%82os%C3%B3w+Bia%C5%82y+uchwyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId70" Target="https://www.amazon.pl/dp/B0BY8DM2MW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId71" Target="https://www.google.pl/search?q=ONEFENG+Sztuczny+brzuch+w+ci%C4%85%C5%BCy+lekka+g%C4%85bka+pami%C4%99ciowa+brzuch+brzuszek+rekwizyty+filmowe+brzuch+cosplay+kostium+ci%C4%85%C5%BCowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId72" Target="https://www.amazon.pl/dp/B0CRPC5Y32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId73" Target="https://www.google.pl/search?q=FEELLIFE+Air+MASK+D+Inhalationsger%C3%A4t%2C+Freih%C3%A4ndig+Inhalationsger%C3%A4t+Kinder+Tragbar+Vernebler+Inhalierger%C3%A4t%2C+Mini+Inhalator+Nebulizer%2C+Leise+Handinhalator+Keine+Batterie+%28Keine+Akku%EF%BC%89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId74" Target="https://www.amazon.pl/dp/B0FR4Q5Q8N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId75" Target="https://www.google.pl/search?q=ACWOO+Banda%C5%BCe+na+nadgarstek%2C+stabilizator+nadgarstka%2C+oddychaj%C4%85ca+szyna+na+nadgarstek%2C+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+banda%C5%BC+na+nadgarstek%2C+do+zapalenia+%C5%9Bci%C4%99gien%2C+artretyzmu%2C+zwichni%C4%99cia+%28lewy%29+w+rozmiarze+uniwersalnym+1+opakowanie+%281+sztuka%29+-+czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId76" Target="https://www.amazon.pl/dp/B0D3LH455P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId77" Target="https://www.google.pl/search?q=ACWOO+Pas+poporodowy%2C+regeneruj%C4%85cy+pas+brzuszny+z+przed%C5%82u%C5%BCkami+talii+spodni%2C+regulowany%2C+oddychaj%C4%85cy%2C+p%C5%82aski+brzuch+poporodowy%2C+do+regeneracji+po+ci%C4%85%C5%BCy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId78" Target="https://www.amazon.pl/dp/B0DS2BB2Y9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId79" Target="https://www.google.pl/search?q=Opaska+na+kolano+na+zawiasach%2C+regulowana+otwarta+rzepka%2C+stabilizator+kolana+na+zawiasach+z+r%C3%B3wnoleg%C5%82ymi+paskami+i+stabilizatorami+dwustronnymi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId80" Target="https://www.amazon.pl/dp/B0DN6B5WN7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId81" Target="https://www.google.pl/search?q=Maski+na+suche+oczy%2C+termiczne+okulary+z+regulacj%C4%85%2C+aktywacja+mikrofalowa+%E2%80%93+maski+rozgrzewaj%C4%85ce+do+%C5%82agodzenia+suchych+oczu%2C+ziarna+j%C4%99czmienia+i+migreny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId82" Target="https://www.amazon.pl/dp/B0D2LCTR1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId83" Target="https://www.google.pl/search?q=Pilot+zdalnego+sterowania+433%2C92+MHz+do+otwierania+drzwi+gara%C5%BCowych%2C+kompatybilny+z+Chamberlain+LiftMaster+4335E%2C+nadajnik+r%C4%99czny+Telecommand+pasuj%C4%85cy+do+4330E%2C+4332E%2C+4333E%2C+4335E+%28niebieski%2C+2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId84" Target="https://www.amazon.pl/dp/B0F6MW1SD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId85" Target="https://www.google.pl/search?q=CMC+banda%C5%BC+na+kciuk%2C+orteza+stawu+kciuka%2C+w+przypadku+artrozy+podstawy+kciuka%2C+niestabilno%C5%9B%C4%87+staw%C3%B3w%2C+zapalenie+pochewki+%C5%9Bci%C4%99gna+i+kciuka+w+celu+z%C5%82agodzenia+b%C3%B3lu+%28lewa+r%C4%99ka%2C+S%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId86" Target="https://www.amazon.pl/dp/B0DNJXWTF8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId87" Target="https://www.google.pl/search?q=Gra+o+tron+srebrna+zawieszka+ze+srebra+pr%C3%B3by+925%2C+pasuje+do+Pandora+Charms+i+wielu+innych+bransoletek+z+zawieszkami.%2C+Peque%C3%B1o%2C+Srebro%2C+Czerwone" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId88" Target="https://www.amazon.pl/dp/B0DGPZ2XXR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId89" Target="https://www.google.pl/search?q=Lilo+%26+Stitch+koraliki+ze+srebra+pr%C3%B3by+925%2C+kompatybilne+z+zawieszkami+Pandora+i+wieloma+innymi+bransoletkami+z+zawieszkami.%2C+Peque%C3%B1o%2C+Srebro%2C+Srebrny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId90" Target="https://www.amazon.pl/dp/B01N363FQV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId91" Target="https://www.google.pl/search?q=Quiges+-+9+mm+w%C5%82oski+styl+charm+link+modu%C5%82+ze+stali+nierdzewnej+biedronka+do+bransoletek+w+stylu+w%C5%82oskim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId92" Target="https://www.amazon.pl/dp/B0D97YFG3G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId93" Target="https://www.google.pl/search?q=Viseng+3er+Pack+Klassische+schwarz+Anti+Blaulicht+Lesebrille+mit+Gro%C3%9F+Rechteckig+Rahmen+und+Feder+Scharnier+f%C3%BCr+Damen+Herren+3.5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId94" Target="https://www.amazon.pl/dp/B0CFGCJKN5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId95" Target="https://www.google.pl/search?q=Skrobak+do+j%C4%99zyka+ze+stali+nierdzewnej%2C+%C5%9Brodek+do+czyszczenia+j%C4%99zyka%2C+urody%2C+%C5%9Bwie%C5%BCy+oddech%2C+przywr%C3%B3cony+smak%2C+piel%C4%99gnacja+jamy+ustnej%2C+w+kszta%C5%82cie+litery+U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId96" Target="https://www.amazon.pl/dp/B0D6YMS5B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId97" Target="https://www.google.pl/search?q=Viseng+Du%C5%BCe+okulary+do+czytania+dla+kobiet+z+kwadratow%C4%85+ramk%C4%85+dla+kobiet+okulary+chroni%C4%85ce+przed+niebieskim+%C5%9Bwiat%C5%82em+modne+okulary+do+czytania+retro+ze+spr%C4%99%C5%BCynowym+zamkiem+b%C5%82yskawicznym+3+r%C3%B3%C5%BCne+kolory+0.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId98" Target="https://www.amazon.pl/dp/B0BZNNYQRV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId99" Target="https://www.google.pl/search?q=Wearlizer+Armband+Kompatibel+mit+Fitbit+Charge+6%2FCharge+5+Damen%2C+Metall+Ersatzarmband%2C+Verstellbare+Premium+mit+Bling+Dressy+Cute+Uhrenarmb%C3%A4nd+Ersatzarmband+f%C3%BCr+Charge+6%2FCharge+5%2C+Weiches+Gold" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId100" Target="https://www.amazon.pl/dp/B0BBRVY4SY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId101" Target="https://www.google.pl/search?q=Wearlizer+Perlen+Armband+Kompatibel+mit+Samsung+Galaxy+Watch+7%2F6%2F4%2F5%2FActive+2+40mm+44m%2C+20mm+Geflochtenes+Nylon+Elastisch+Boho+Solo+Loop-Uhrenarmband+f%C3%BCr+Watch+6+Classic%2FWatch+FE%2C+Polarstern%2C+M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId102" Target="https://www.amazon.pl/dp/B0CYC4LHGX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId103" Target="https://www.google.pl/search?q=Wearlizer+Lederarmband+Kompatibel+mit+Apple+Watch+Armband+40%2F41%2F38%2F42mm%2CElegant+Leder+Armb%C3%A4nder+f%C3%BCr+iWatch+Series+11+10+9+8+7+6+5+4+3+SE+3+2+1%2CSchwarz%2FPolarstern" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId104" Target="https://www.amazon.pl/dp/B0BGKYVWKJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId105" Target="https://www.google.pl/search?q=Wearlizer+Lederarmband+Kompatibel+mit+Apple+Watch+Armband+40%2F41%2F38%2F42mm%2CElegant+Leder+Armb%C3%A4nder+f%C3%BCr+iWatch+Series+11+10+9+8+7+6+5+4+3+SE+3+2+1%2CPolarstern%2FPolarstern" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId106" Target="https://www.amazon.pl/dp/B0G5XPRC7P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId107" Target="https://www.google.pl/search?q=ACWOO+Pas+brzuszny+po+porodzie%2C+dla+kobiet%2C+pas+na+brzuch+po+porodzie%2C+cesarskie+ci%C4%99cie%2C+pas+reprodukcyjny+po+porodzie+%28be%C5%BCowy%2C+120+cm%29+120+be%C5%BCowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId108" Target="https://www.amazon.pl/dp/B0C3LCHC4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId109" Target="https://www.google.pl/search?q=ACWOO+Orteza+na+kolano+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+regulowana%2C+kompresyjna+opaska+na+%C5%9Bci%C4%99gno+rzepki+na+zapalenie+staw%C3%B3w%2C+b%C3%B3l+staw%C3%B3w%2C+uraz+wi%C4%99zad%C5%82a%2C+rozdarcie+%C5%82%C4%85kotki%2C+ACL%2C+MCL%2C+zapalenie+%C5%9Bci%C4%99gna%2C+bieganie%2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId110" Target="https://www.amazon.pl/dp/B0BD81LG86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId111" Target="https://www.google.pl/search?q=ACWOO+Depilacja+brwi+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+ulepszona+mini+przeno%C5%9Bna+maszynka+do+strzy%C5%BCenia+brwi%2C+bezbolesna+golarka+do+w%C5%82os%C3%B3w%2C+elektryczna+golarka+do+brwi%2C+twarzy%2C+policzk%C3%B3w%2C+ust%2C+brzoskwini+R%C3%B3%C5%BCowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId112" Target="https://www.amazon.pl/dp/B09P1CZ58V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId113" Target="https://www.google.pl/search?q=ACWOO+R%C4%99kawiczki+kompresyjne%2C+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+na+reumatoidalne+i+chorob%C4%99+zwyrodnieniow%C4%85+staw%C3%B3w%2C+bez+palc%C3%B3w%2C+do+%C5%82agodzenia+b%C3%B3lu+czarny+%28schwarz-B%29+M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId114" Target="https://www.amazon.pl/dp/B0CFQBQM5T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId115" Target="https://www.google.pl/search?q=ACWOO+Banda%C5%BC+na+kciuk%2C+podp%C3%B3rka+pod+nadgarstek%2C+prawa+i+lewa%2C+oddychaj%C4%85ca+szyna+na+kciuk%2C+zmniejsza+b%C3%B3le+nadgarstk%C3%B3w+i+zm%C4%99czenie%2C+staw%C3%B3w+kciuka%2C+zapalenie+staw%C3%B3w%2C+zesp%C3%B3%C5%82+cie%C5%9Bni+nadgarstka+%28B%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId116" Target="https://www.amazon.pl/dp/B0BFDSBT64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId117" Target="https://www.google.pl/search?q=Bandmax+Dwurz%C4%99dowa+czarna+pleciona+sk%C3%B3rzana+opaska+na+nadgarstek+dla+m%C4%99%C5%BCczyzn+ze+stali+nierdzewnej+z+koralikami+dwuwarstwowa+sk%C3%B3rzana+bransoletka+na+nadgarstek+z+klamr%C4%85+magnetyczn%C4%85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId118" Target="https://www.amazon.pl/dp/B0DP34GRP5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId119" Target="https://www.google.pl/search?q=Rozci%C4%85gacz+plec%C3%B3w+z+24+kulkami+do+masa%C5%BCu+%7C+prostownik+plec%C3%B3w+do+postawy+i+wyr%C3%B3wnania+%7C+pomoc+w+rozci%C4%85ganiu+kr%C4%99gos%C5%82upa+i+karku+%7C+urz%C4%85dzenie+do+akupresury+%7C+korektor+kr%C4%99gos%C5%82upa+%7C+masa%C5%BCer+plec%C3%B3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId120" Target="https://www.amazon.pl/dp/B0F1CVV113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId121" Target="https://www.google.pl/search?q=BOXOB+50+Sztuk+Zapi%C4%99%C4%87+Homara%2C+Metalowy+Klips+do+Breloczka+Obrotowy+Karabi%C5%84czyk+Breloki+do+Robienia+Bi%C5%BCuterii+Diy+Torby+Portfele+%28Z%C5%82ote+i+Srebrne%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId122" Target="https://www.amazon.pl/dp/B0DSZP7PFL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId123" Target="https://www.google.pl/search?q=4szt+Zak%C5%82adka+do+Ksi%C4%85%C5%BCki+z+%C5%81a%C5%84cuszkiem+Motylkowym%2C+Metalowa+Zak%C5%82adka+do+Ksi%C4%85%C5%BCki+z+Motylem+Vintage+Z%C5%82ote+Zak%C5%82adki+do+Czytania+Prezenty+Z%C5%82ote+Puste+Zak%C5%82adki+Estetyczne+Zak%C5%82adki+do+Czytania" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId124" Target="https://www.amazon.pl/dp/B0D6W3BYL7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId125" Target="https://www.google.pl/search?q=Viseng+Okulary+do+czytania+kocie+oczy+du%C5%BCa+ramka+modne+okulary+przeciw+niebieskim+%C5%9Bwiat%C5%82om+ze+spr%C4%99%C5%BCynowym+zamkiem+b%C5%82yskawicznym+dla+kobiet+m%C4%99%C5%BCczyzn+3+r%C3%B3%C5%BCne+kolory+%E2%80%93+2+1.5+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId126" Target="https://www.amazon.pl/dp/B0D6W5YGB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId127" Target="https://www.google.pl/search?q=Viseng+Okulary+do+czytania+kocie+oczy+du%C5%BCa+ramka+modne+okulary+przeciw+niebieskim+%C5%9Bwiat%C5%82om+ze+spr%C4%99%C5%BCynowym+zamkiem+b%C5%82yskawicznym+dla+kobiet+m%C4%99%C5%BCczyzn+3+r%C3%B3%C5%BCne+kolory+%E2%80%93+2+1.5+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId128" Target="https://www.amazon.pl/dp/B0CQZYFGCH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId129" Target="https://www.google.pl/search?q=W+WEILIRIAN+Pier%C5%9Bcie%C5%84+do+zegarka+w+stylu+vintage%2C+z%C5%82oty+zegarek%2C+pier%C5%9Bcie%C5%84+z+otwartym+palcem%2C+retro%2C+regulowany+r%C4%99cznie+wykonany+pier%C5%9Bcie%C5%84%2C+bi%C5%BCuteria+dla+kobiet+i+dziewcz%C4%85t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId130" Target="https://www.amazon.pl/dp/B07W9GP26S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId131" Target="https://www.google.pl/search?q=livho+High+Tech+okulary+z+filtrem+niebieskiego+%E2%80%93+zaawansowane+okulary+do+komputera+z+blokowaniem+niebieskiego+%C5%9Bwiat%C5%82a+w+99%25+%E2%80%93+ochrona+przed+zm%C4%99czeniem+oczu+i+promieniowaniem+UV+czarny+matowy+%2B+leopard+2-Przezroczyste" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId132" Target="https://www.amazon.pl/dp/B01KFTVK4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId133" Target="https://www.google.pl/search?q=Polaryzowane+okulary+przeciws%C5%82oneczne+z+etui%2C+ochrona+UV400%2C+nieo%C5%9Blepiaj%C4%85ce+okulary+dooko%C5%82a%2C+pasuj%C4%85+do+okular%C3%B3w+na+recept%C4%99%2C+nadaj%C4%85+si%C4%99+do+w%C4%99dkowania+i+gry+w+golfa%2C+dla+kobiet+i+m%C4%99%C5%BCczyzn+czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId134" Target="https://www.amazon.pl/dp/B0182CU29Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId135" Target="https://www.google.pl/search?q=Akrylowy+brelok+do+zdj%C4%99%C4%87+50+Pack" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId136" Target="https://www.amazon.pl/dp/B0C4DL2CSW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId137" Target="https://www.google.pl/search?q=Belle+Vous+4er+Pack+Schwingungsd%C3%A4mpfer+-+Ger%C3%A4usch-+%26+Vibrationsd%C3%A4mpfer+Rutsch+Stop+f%C3%BCr+Waschmaschine+%26+Trockner+-+Gummif%C3%BC%C3%9Fe+zum+Wandern+Verhindern" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId138" Target="https://www.amazon.pl/dp/B0B7HLVT4Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId139" Target="https://www.google.pl/search?q=Bracoo+FS60+banda%C5%BC+na+kostk%C4%99+-+regulowany+banda%C5%BC+na+kostk%C4%99%2C+ochrona+kostki%2C+oddychaj%C4%85cy%2C+sportowy+banda%C5%BC+na+kostk%C4%99+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+1+para+%28Czarny%2C+L%2FXL%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId140" Target="https://www.amazon.pl/dp/B0C73CY17B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId141" Target="https://www.google.pl/search?q=Parmuz+Creolen+aus+925er-Sterlingsilber+f%C3%BCr+Damen+Schmetterling+gro%C3%9F%2C+klein%2C+Huggie%2C+verschiedene+hypoallergene%2C+modische%2C+trendige+Ohrringe%2C+Schmuck+f%C3%BCr+Geburtstagsfeier" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId142" Target="https://www.amazon.pl/dp/B0FR99TL3T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId143" Target="https://www.google.pl/search?q=Unicra+Z%C5%82oty+w%C4%85%C5%BC+opaska+na+czo%C5%82o+Meduza+nakrycie+g%C5%82owy+Halloween+kostium+akcesoria+do+w%C5%82os%C3%B3w+dla+kobiet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId144" Target="https://www.amazon.pl/dp/B0FNMXQQY6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId145" Target="https://www.google.pl/search?q=Unicra+W%C4%99%C5%BCowa+%C5%9Bwiec%C4%85ca+opaska+na+czo%C5%82o+z+ksi%C4%99%C5%BCycem+i+gwiazd%C4%85+LED%2C+ozdoba+na+festiwal%2C+ozdoba+do+w%C5%82os%C3%B3w+dla+kobiet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId146" Target="https://www.amazon.pl/dp/B0D4B18D9Y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId147" Target="https://www.google.pl/search?q=livho+Okulary+damskie+TR90+z+filtrem+niebieskiego+%C5%9Bwiat%C5%82a%2C+bez+korekcji+wzroku%2C+super+lekkie%2C+odporne+na+zm%C4%99czenie%2C+okulary+komputerowe%2C+okulary+ochronne+do+gier+Jasnoczarny+%2B+przezroczysty+Przezroczyste" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId148" Target="https://www.amazon.pl/dp/B0DY6XM82D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId149" Target="https://www.google.pl/search?q=14+par+p%C5%82askich+tylnych+srebrnych+z%C5%82otych+kolczyk%C3%B3w+dla+kobiet%2C+zestaw+hipoalergiczna+stal+chirurgiczna%2C+obr%C4%99cz%2C+chrz%C4%85stka%2C+kolczyk+do+chrz%C4%85stki%2C+ucha%2C+stokrotka%2C+tragus%2C+helix%2C+bi%C5%BCuteria%2C+14+Srebrno-bia%C5%82y+CZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId150" Target="https://www.amazon.pl/dp/B01M7OUQAW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId151" Target="https://www.google.pl/search?q=Drewniany+breloczek+do+kluczy+w+stylu+foryou24+z+grawerunkiem+%22BESTE%22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId152" Target="https://www.amazon.pl/dp/B0F9YCSYBG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId153" Target="https://www.google.pl/search?q=SOXEMAN+Herren-Ring+im+Retro-Stil+aus+Wolfram+mit+flachem+Hammer+%28Breite+8+mm%2C+Schwarz+oder+Antiksilber%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId154" Target="https://www.amazon.pl/dp/B0DD4GFVBV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId155" Target="https://www.google.pl/search?q=Modny%2C+prosty+i+nastrojowy+m%C4%99ski+pier%C5%9Bcionek+ze+stali+wolframowej%2C+styl+retro%2C+odpowiedni+do+biznesu+i+na+czas+wolny+14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId156" Target="https://www.amazon.pl/dp/B0D9TNBG37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId157" Target="https://www.google.pl/search?q=SOXEMAN+Inspirowany+stylem+vintage+modny+d%C5%BCentelmen+biznesowy+pier%C5%9Bcionek+z+w%C4%99glika+wolframu%2C+czarny+inkrustowany+s%C5%82ojami+drewna+m%C4%99ski+pier%C5%9Bcionek+szeroko%C5%9B%C4%87+8+mm+obr%C4%85czki+%C5%9Blubne+pier%C5%9Bcionki+14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId158" Target="https://www.amazon.pl/dp/B0FCLR6VZN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId159" Target="https://www.google.pl/search?q=Limfatyczna+szczotka+do+twarzy%2C+drena%C5%BC+limfatyczny%2C+masa%C5%BCer+do+twarzy%2C+konturowanie+limfatyczne%2C+p%C4%99dzel+do+twarzy%2C+sucha+szczotka%2C+drena%C5%BC+limfatyczny%2C+masa%C5%BCer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId160" Target="https://www.amazon.pl/dp/B095Y7CN4N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId161" Target="https://www.google.pl/search?q=Eyekepper+Zestaw+5+stylowych+okular%C3%B3w+do+czytania+dla+kobiet%2C+5er-pack+Mischfarbe%2C+%2B1.00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId162" Target="https://www.amazon.pl/dp/B0BPS9P2NJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId163" Target="https://www.google.pl/search?q=Comfytemp+TENS+K6101+urz%C4%85dzenie+bezprzewodowe%2C+przeno%C5%9Bne+urz%C4%85dzenie+do+terapii+b%C3%B3lu%2C+bezprzewodowe%2C+z+designem+prywatnym%2C+15+program%C3%B3w%2C+16+poziom%C3%B3w+intensywno%C5%9Bci%2C+do+n%C3%B3g%2C+plec%C3%B3w%2C+ramion%2C+stymulatora+Ger%C3%A4t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId164" Target="https://www.amazon.pl/dp/B0BWJCCNZ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId165" Target="https://www.google.pl/search?q=Korona+Bi%C5%BCuteria+do+w%C5%82os%C3%B3w+Kr%C3%B3lewski+Kr%C3%B3l+Diadem+M%C4%99%C5%BCczy%C5%BAni+Metal+Big+Tiaras+Na+Halloween+Kostium+ciemne+z%C5%82oto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId166" Target="https://www.amazon.pl/dp/B0C1NDP4L9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId167" Target="https://www.google.pl/search?q=Korona%2C+kryszta%C5%82y%2C+diademy%2C+opaska+do+w%C5%82os%C3%B3w%2C+korony+panny+m%C5%82odej%2C+ksi%C4%99%C5%BCniczka%2C+kr%C3%B3l%2C+opaska+na+g%C5%82ow%C4%99%2C+na+urodziny%2C+%C5%9Blub%2C+Halloween%2C+imprez%C4%99+kostiumow%C4%85+%28z%C5%82oto-niebieska%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId168" Target="https://www.amazon.pl/dp/B0D97XR5J9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId169" Target="https://www.google.pl/search?q=Viseng+3+sztuki+klasyczne+czarne+anty-niebieskie+%C5%9Bwiat%C5%82o+okulary+do+czytania+z+du%C5%BC%C4%85+prostok%C4%85tn%C4%85+ram%C4%85+i+spr%C4%99%C5%BCynowym+zawiasem+dla+kobiet+m%C4%99%C5%BCczyzn+Kolor+czarny+3.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId170" Target="https://www.amazon.pl/dp/B0D97XNQ9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId171" Target="https://www.google.pl/search?q=Viseng+3+sztuki+klasyczne+czarne+anty-niebieskie+%C5%9Bwiat%C5%82o+okulary+do+czytania+z+du%C5%BC%C4%85+prostok%C4%85tn%C4%85+ram%C4%85+i+spr%C4%99%C5%BCynowym+zawiasem+dla+kobiet+m%C4%99%C5%BCczyzn+Kolor+czarny+2.5+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId172" Target="https://www.amazon.pl/dp/B0BHT3YSG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId173" Target="https://www.google.pl/search?q=Hubeye+2+pary+ultralekkich+okular%C3%B3w+do+czytania+przezroczysta+ramka+przeciw+niebieskiemu+%C5%9Bwiat%C5%82u+ze+sk%C3%B3rzanym+etui+dla+m%C4%99%C5%BCczyzn+i+kobiet+2%2C50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId174" Target="https://www.amazon.pl/dp/B09TR7J5Q8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId175" Target="https://www.google.pl/search?q=Hubeye+2-pak+okulary+do+czytania+du%C5%BCe+czarne+m%C4%99skie+i+damskie+zawiasy+spr%C4%99%C5%BCynowe+pomoc+w+czytaniu+filtr+niebieskiego+%C5%9Bwiat%C5%82a+okulary+%2B1%2C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId176" Target="https://www.amazon.pl/dp/B0DGSTWGKM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId177" Target="https://www.google.pl/search?q=Hubeye+Okulary+do+czytania+z+du%C5%BC%C4%85+kwadratow%C4%85+oprawk%C4%85+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+modny+styl+retro+Oprah%2C+blokuj%C4%85cy+niebieskie+%C5%9Bwiat%C5%82o%2C+czytnik+komputera+Lampart+0.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId178" Target="https://www.amazon.pl/dp/B0BVPW4153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId179" Target="https://www.google.pl/search?q=Hubeye+Niezwykle+cienkie+metalowe+okulary+do+czytania+anty-niebieskie+dla+m%C4%99%C5%BCczyzn+i+kobiet+z+przeno%C5%9Bnym+etui+na+klips+czarny%2C+z%C5%82oty%2C+srebrny+2.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId180" Target="https://www.amazon.pl/dp/B0D9LTL57X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId181" Target="https://www.google.pl/search?q=Hubeye+2+sztuki+p%C3%B3%C5%82ksi%C4%99%C5%BCyca+okulary+do+czytania+z+metalu+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+p%C3%B3%C5%82ramki%2C+pomoc+w+czytaniu%2C+ultralekkie+zawiasy+spr%C4%99%C5%BCynowe%2C+w%C4%85skie%2C+pomoc+w+widzeniu+2.00+Z%C5%82oty+%2F+Czerwony+2.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId182" Target="https://www.amazon.pl/dp/B0D9LV26ZP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId183" Target="https://www.google.pl/search?q=Hubeye+2+sztuki+p%C3%B3%C5%82ksi%C4%99%C5%BCyca+okulary+do+czytania+z+metalu+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+p%C3%B3%C5%82ramki%2C+pomoc+w+czytaniu%2C+ultralekkie+zawiasy+spr%C4%99%C5%BCynowe%2C+w%C4%85skie%2C+pomoc+w+widzeniu+2.00+Z%C5%82oty+%2F+Czerwony+2.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId184" Target="https://www.amazon.pl/dp/B0CKVPX949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId185" Target="https://www.google.pl/search?q=Hubeye+Sportowe+okulary+do+czytania+dla+kobiet+i+m%C4%99%C5%BCczyzn+ultralekkie+okulary+do+czytania+okulary+przeciwmgielne+Wielokolorowe+1.25+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId186" Target="https://www.amazon.pl/dp/B0BVP2JT9J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId187" Target="https://www.google.pl/search?q=Hubeye+Niezwykle+cienkie+metalowe+okulary+do+czytania+anty-niebieskie+dla+m%C4%99%C5%BCczyzn+i+kobiet+z+przeno%C5%9Bnym+etui+na+klips+czarny%2C+z%C5%82oty%2C+srebrny+2.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId188" Target="https://www.amazon.pl/dp/B0DYJMQJSN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId189" Target="https://www.google.pl/search?q=AnjoCare+154pcs+Cross+Tape%2C+mocna+ta%C5%9Bma+samoprzylepna+do+%C5%82agodzenia+b%C3%B3lu+mi%C4%99%C5%9Bni+i+staw%C3%B3w%2C+wodoodporne+plastry+akupunkturowe+do+terapii+punkt%C3%B3w+spustowych+i+uwalniania+napi%C4%99cia+Kolor+Mieszany+154pcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId190" Target="https://www.amazon.pl/dp/B0D66XJBVS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId191" Target="https://www.google.pl/search?q=JeweBella+Kolczyki+damskie+Srebro+925+Cyrkonia+Kolczyki+Wspinaczka+Stack+Antyalergiczne+Kolczyki+sztyfty+Srebrny%2FZ%C5%82oty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId192" Target="https://www.amazon.pl/dp/B0DRSRFVL8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId193" Target="https://www.google.pl/search?q=Poduszka+fidget+na+demencj%C4%99%2C+poduszka+sensoryczna+dla+senior%C3%B3w%2C+43+x+43+cm%2C+do+stymulacji+m%C3%B3zgu+w+przypadku+choroby+Alzheimera+i+uspokajaj%C4%85ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId194" Target="https://www.amazon.pl/dp/B0BWM2Y9GS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId195" Target="https://www.google.pl/search?q=beister+Sportowe+kompresyjne+r%C4%99kawy+na+ramiona+dla+m%C4%99%C5%BCczyzn+i+kobiet+%28para%29%2C+pe%C5%82ne+podparcie+ramion%2C+antypo%C5%9Blizgowe+oddychaj%C4%85ce+szelki+na+rami%C4%99+i+%C5%82okcie+na+zapalenie+staw%C3%B3w%2C+obrz%C4%99k+limfatyczny%2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId196" Target="https://www.amazon.pl/dp/B07L9586HG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId197" Target="https://www.google.pl/search?q=beister+Po%C5%84czochy+kompresyjne+z+otwartymi+stopami+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+20-30+mmhg+skarpety+klasy+2+medyczne+stopniowe+wsparcie+po%C5%84czochy+uciskowe%2C+wskazane+na+%C5%BCylaki%2C+obrz%C4%99ki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId198" Target="https://www.amazon.pl/dp/B07WJL7JY4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId199" Target="https://www.google.pl/search?q=Beister+Kolan%C3%B3wki+uciskowe+na+%C5%82ydki%2C+20-30+mmHg%2C+zwi%C4%99kszona+kompresja%2C+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+mocne+wsparcie%2C+skarpety+uciskowe+bez+st%C3%B3p%2C+na+%C5%BCylaki%2C+2+w+opakowaniu%2C+nie+dwie+pary%2C+BE%C5%BBOWY%2C+Large" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId200" Target="https://www.amazon.pl/dp/B0BM44TKBQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId201" Target="https://www.google.pl/search?q=najlepszy+opatrunek+na+%C5%82okcie+dla+m%C4%99%C5%BCczyzn+i+kobiet+%282+kawa%C5%82ki%29%2C+grube+bransoletki+z+paskami+Velcro+%26+Silicone" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId202" Target="https://www.amazon.pl/dp/B0BWLRG25N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId203" Target="https://www.google.pl/search?q=beister+Kompresyjne+r%C4%99kawy+na+ramiona+Wsparcie+%C5%82okciowe%3A+Pe%C5%82na+ochrona+ramion+dla+m%C4%99%C5%BCczyzn+i+kobiet+%28para%29%2C+antypo%C5%9Blizgowe+oddychaj%C4%85ce+sportowe+szelki+na+ramiona+i+%C5%82okcie+na+zapalenie+staw%C3%B3w%2C+obrz%C4%99k+limfatyczny%2C+zapalenie+kaletki%2C+trening" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId204" Target="https://www.amazon.pl/dp/B0B2WXHYN6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId205" Target="https://www.google.pl/search?q=beister+Medyczny+r%C4%99kaw+uciskowy+dla+kobiet+i+m%C4%99%C5%BCczyzn+%28pojedynczy%29%2C+20-30+mmHg%2C+stopniowana+kompresja+na+ca%C5%82e+rami%C4%99+z+silikonow%C4%85+opask%C4%85+na+obrz%C4%99k+limfatyczny%2C+%C5%BCylaki%2C+urazy+ramion%2C+do+uprawiania" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId206" Target="https://www.amazon.pl/dp/B0F4XL7G26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId207" Target="https://www.google.pl/search?q=Hubeye+Sk%C5%82adane+okulary+do+czytania+ze+stali+nierdzewnej+dla+m%C4%99%C5%BCczyzn+i+kobiet+niebieskie+okulary+ze+spr%C4%99%C5%BCynowym+zamkiem+i+metalowym+pude%C5%82kiem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId208" Target="https://www.amazon.pl/dp/B0F7RD6Y3Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId209" Target="https://www.google.pl/search?q=Finrezio+3+St%C3%BCck+Armband+Damen+Gold+14+Karat+Vergoldet+Stapelarmb%C3%A4nder+Sterling+Silber+925+Armb%C3%A4nder+Cubic+Zirkonia+Armb%C3%A4nder+Verstellbare+Armband+Set+Gold+Schmuck+f%C3%BCr+Damen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId210" Target="https://www.amazon.pl/dp/B0DXNFWZ2M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId211" Target="https://www.google.pl/search?q=36szt+Klips%C3%B3w+Etykiet+Butelki+z+Lekami%2C+3+Rozmiary+Plastikowe+Wielokrotnego+U%C5%BCytku+Klipsy+Butelek+Tabletkami+z+Mini+Markerem+Organizer+Tabletki+U%C5%82atwiaj%C4%85cy+Identyfikacj%C4%99+Lek%C3%B3w+Podr%C3%B3%C5%BCy%28%C5%BB%C3%B3%C5%82ty%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId212" Target="https://www.amazon.pl/dp/B0DRTTNBDV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId213" Target="https://www.google.pl/search?q=18+szt.+Klipsy+do+Butelek+na+Tabletki%2C+3+Rozmiary+Wielokrotnego+U%C5%BCytku+Klipsy+do+Etykiet+na+Butelki+z+Lekami+z+Markerem+Klipsy+do+Butelek+z+Lekami+do+%C5%81atwej+Identyfikacji+Lek%C3%B3w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId214" Target="https://www.amazon.pl/dp/B0DXV57ZZ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId215" Target="https://www.google.pl/search?q=2+sztuki+korekta+hallux+valgus%2C+szyna+hallux+valgus+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+regulowany+rozszerzacz+palc%C3%B3w+hallux+valgus+do+%C5%82agodzenia+b%C3%B3lu%2C+do+noszenia+w+dzie%C5%84+i+w+nocy+%28uniwersalny+rozmiar%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId216" Target="https://www.amazon.pl/dp/B0DJKQTF9G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId217" Target="https://www.google.pl/search?q=Aidenn+Srebrna+bransoletka+dla+kobiet%2C+dziewcz%C4%85t%2C+srebro+wysokiej+pr%C3%B3by+925%2C+ogniwo+Chian+z+cyrkoni%C4%85%2C+urocza+koniczyna%2C+zawieszka%2C+regulowana%2C+delikatna+modna+bi%C5%BCuteria" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId218" Target="https://www.amazon.pl/dp/B0FDGFJSF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId219" Target="https://www.google.pl/search?q=Aidenn+Knoten+Armband+Damen+Gold+mit+Buchstaben+S+Wasserfester+Armb%C3%A4nder+Set+18k+Vergoldet+Charm+Armkette+Verstellbare+Stapelbare+Goldene+Armbander+Bracelet+Geschenk+f%C3%BCr+Frauen+Schmuck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId220" Target="https://www.amazon.pl/dp/B08BC152XK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId221" Target="https://www.google.pl/search?q=Firmoo+Okulary+z+niebieskim+%C5%9Bwiat%C5%82em%2C+antyrefleksyjne%2C+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+filtr+niebieskiego+%C5%9Bwiat%C5%82a%2C+okulary+do+komputera%2C+przeciwb%C3%B3lowe+g%C5%82owy%2C+antyrefleksyjne%2C+ochrona+przed+promieniowaniem+UV%2C+0.0x+czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId222" Target="https://www.amazon.pl/dp/B0CBMKPSMX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId223" Target="https://www.google.pl/search?q=Firmoo+Blue+Light+Blocking+okulary+do+czytania+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+okr%C4%85g%C5%82e+metalowe+oprawki%2C+do+czytania%2C+pracy+z+komputerem%3B+okulary+anty-UV400%2C+antyrefleksyjne%2C+lekko+przyciemniane%2C+z+filtrem+%C5%9Bwiat%C5%82a+niebieskiego+1.75x+srebro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId224" Target="https://www.amazon.pl/dp/B0FR994DMH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId225" Target="https://www.google.pl/search?q=SAGA+GIOIELLI+Bransoletka+damska+ze+srebra+plecionego+%C5%82a%C5%84cuszka+ze+stali+nierdzewnej+-+d%C5%82ugo%C5%9B%C4%87+18%2B5+cm+pude%C5%82ko+prezentowe+%28grubo%C5%9B%C4%87+13+mm%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId226" Target="https://www.amazon.pl/dp/B0FG33PD94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId227" Target="https://www.google.pl/search?q=Elektryczne+urz%C4%85dzenie+do+masa%C5%BCu+cellulitu%2C+drena%C5%BC+limfatyczny%2C+przeno%C5%9Bny%2C+bezprzewodowy+masa%C5%BC+cellulitu%2C+z+8+g%C5%82owicami+do+masa%C5%BCu%2C+uj%C4%99drniaj%C4%85ce+kszta%C5%82ty%2C+%C5%82agodzi+zm%C4%99czenie%2C+ramion%2C+talii%2C+brzucha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId228" Target="https://www.amazon.pl/dp/B09M2TX6LN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId229" Target="https://www.google.pl/search?q=Eyekepper+%28Musisz+kupi%C4%87+oba+oczy%29+okulary+do+czytania+z+filtrem+niebieskiego+%C5%9Bwiat%C5%82a+do+komputera+o+r%C3%B3%C5%BCnej+mocy+dla+ka%C5%BCdego+oka+Czarne%2C+prawe+oko+1.75+X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId230" Target="https://www.amazon.pl/dp/B0F6VHH32L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId231" Target="https://www.google.pl/search?q=ACWOO+Pas+brzuszny+po+porodzie%2C+dla+kobiet%2C+pas+na+brzuch+po+porodzie%2C+cesarskie+ci%C4%99cie%2C+pas+reprodukcyjny+po+porodzie+%28be%C5%BCowy%2C+112+cm%29+Rozmiar+uniwersalny+be%C5%BCowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId232" Target="https://www.amazon.pl/dp/B0DFWJPML7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId233" Target="https://www.google.pl/search?q=Dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+pas+przepukliny%2C+pasek+regulowany+pasek+z%C5%82amana+wst%C4%85%C5%BCka%2C+pasek+pomocy+medycznej+dla+m%C4%99%C5%BCczyzn+Bar+Break" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId234" Target="https://www.amazon.pl/dp/B0DHVFTTD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId235" Target="https://www.google.pl/search?q=Orteza+podtrzymuj%C4%85ca+nadgarstek+z+3+metalowymi+szynami%2C+stabilizator+ramienia+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+wsparcie+nadgarstka+dla+lewej+lub+prawej+r%C4%99ki+i+zapalenie+%C5%9Bci%C4%99gna%2C+%C5%82agodzenie+b%C3%B3lu+staw%C3%B3w%2C+L+Prawy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId236" Target="https://www.amazon.pl/dp/B0DHVFPBBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId237" Target="https://www.google.pl/search?q=Orteza+na+nadgarstek%2C+regulowana+opaska+na+nadgarstek+z+3+metalowymi+wypustkami%2C+os%C5%82ona+nadgarstka%2C+opaska+na+nadgarstek+do+nadgarstka%2C+opaska+na+nadgarstek+do+pomocy+cie%C5%9Bni+nadgarstka+oraz+S%2FM+lewa+r%C4%99ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId238" Target="https://www.amazon.pl/dp/B0BM628LVQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId239" Target="https://www.google.pl/search?q=ACWOO+Skarpety+uciskowe+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+oddychaj%C4%85cych+skarpet+uciskowych+z+d%C5%82ugimi+rurkami%2C+antypo%C5%9Blizgowe+skarpety+do+biegania%2C+do+uprawiania+sportu%2C+latania%2C+piel%C4%99gniarek+i+podr%C3%B3%C5%BCowania+S-M+6+Par+-+Czarne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId240" Target="https://www.amazon.pl/dp/B0DPMKF6KR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId241" Target="https://www.google.pl/search?q=Organizer+na+pigu%C5%82ki%2C+etui+podr%C3%B3%C5%BCne%2C+2+szt.+podr%C3%B3%C5%BCne+pude%C5%82ko+na+tabletki%2C+7+przegr%C3%B3dek%2C+mini+organizer+na+tabletki%2C+codzienny+organizer+na+tabletki%2C+witamina%2C+odporny+na+wilgo%C4%87%2C+przeno%C5%9Bny+2+Szt.+Fioletowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId242" Target="https://www.amazon.pl/dp/B0CNYV52S2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId243" Target="https://www.google.pl/search?q=ACWOO+Alarm+wibracyjny%2C+przypomnienie+o+zegarze%2C+osobiste+alarmy+lub+przypomnienia+o+pigu%C5%82kach+dziennie%2C+do+15+osobistych+alarm%C3%B3w%2C+czarny+A-15+budzik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId244" Target="https://www.amazon.pl/dp/B0CY8F9L3R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId245" Target="https://www.google.pl/search?q=ACWOO+R%C4%99kawy+kompresyjne+do+%C5%82ydek%2C+sportowe+r%C4%99kawy+kompresyjne%2C+uciskowe+r%C4%99kawy+nogawek%2C+skarpety+uciskowe+do+uprawiania+sportu%2C+biegania%2C+joggingu%2C+jazdy+na+rowerze%2C+%C4%87wicze%C5%84+fitness+Poziom+1-czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId246" Target="https://www.amazon.pl/dp/B01NABP15D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId247" Target="https://www.google.pl/search?q=Oidea-Herren-Armband+mit+Magnetverschluss%2C+Edelstahl%2C+mit+schwarzem+Kohlefaser-Einsatz%2C+mit+Geschenktasche" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId248" Target="https://www.amazon.pl/dp/B0CPLC7BHZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId249" Target="https://www.google.pl/search?q=53B+Razor+Head+Series+5%2C+S5+Replacement+Head+Series+5+Replacement+Accesories+for+Razor+53B+Compatible+with+Series+5+und+6+Series+5018S+5049S+5762+5764+6075CC+6020S+6040CS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId250" Target="https://www.amazon.pl/dp/B08RS1KJR3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId251" Target="https://www.google.pl/search?q=Eyekepper+Okulary+do+czytania+z+kocim+okiem+%E2%80%93+bardzo+du%C5%BCa+stylowa+pomoc+do+czytania+dla+kobiet%2C+czerwony%2C+%2B2.50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId252" Target="https://www.amazon.pl/dp/B0B99SRCKV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId253" Target="https://www.google.pl/search?q=Donfri+Guantes+Compresi%C3%B3n+Artrosis+Cobre+Para+Hombre+Y+Mujer%2C+Guantes+Sin+Dedos+Soporte+Mano%2C+Mu%C3%B1equera+Para+Actividades+Como+Croch%C3%A9+Y+Mecanograf%C3%ADa+%28M%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId254" Target="https://www.amazon.pl/dp/B0DS5XZL6M" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId255" Target="https://www.google.pl/search?q=JZK+8+rolek+o+szeroko%C5%9Bci+5+cm%2C+rozci%C4%85gliwa+banda%C5%BC+sp%C3%B3jny%2C+samoprzylepny+banda%C5%BC%2C+ta%C5%9Bma+sportowa+do+rozci%C4%85gania+lekkoatletyki%2C+nadgarstka%2C+palc%C3%B3w%2C+palc%C3%B3w%2C+st%C3%B3p%2C+elastyczna+ta%C5%9Bma+klej%C4%85ca+dla+zwierz%C4%85t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId256" Target="https://www.amazon.pl/dp/B0DSBT9D4K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId257" Target="https://www.google.pl/search?q=JZK+8+rolek+7%2C5+cm+szeroki+samoprzylepny+banda%C5%BC%2C+elastyczna+ta%C5%9Bma+klej%C4%85ca%2C+ta%C5%9Bma+mocuj%C4%85ca%2C+skarpety+pi%C5%82karskie%2C+ta%C5%9Bma+ochronna+na+golenie%2C+do+rozci%C4%85gania+atletyki%2C+nadgarstka%2C+kostki%2C+elastyczna+ta%C5%9Bma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId258" Target="https://www.amazon.pl/dp/B0C3LN5QGV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId259" Target="https://www.google.pl/search?q=OUFER+G23+tytanowy+pier%C5%9Bcie%C5%84+zatrzaskowy+obr%C4%99cz+kolczyki+chrz%C4%85stka+kolczyki+helix+piercing+bi%C5%BCuteria+16+g+Daith+Rook+Conch+zawias+przegrody+nosowej+warga+labret+kolczyk+do+nosa+1%2C2+mm+dla+m%C4%99%C5%BCczyzn+kobiet+prezent+6-12+mm+Tytan+16g+8mm+Titan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId260" Target="https://www.amazon.pl/dp/B0D9TDH9TF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId261" Target="https://www.google.pl/search?q=20+Electrodos+para+TENS+5x5+cm%2C+Parches+Electroestimulador+Reutilizables+y+Autoadhesivos+con+Conector+de+Bot%C3%B3n+de+3%2C5+mm+con+TENS+y+EMS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId262" Target="https://www.amazon.pl/dp/B0D72NJGM1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId263" Target="https://www.google.pl/search?q=VU100+VUEU-BRT303+bransoletki+damskie%2C+Bez+kamienia+szlachetnego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId264" Target="https://www.amazon.pl/dp/B07CT85GJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId265" Target="https://www.google.pl/search?q=NEWGO+Ch%C5%82odzenie+kompresji+%C5%81%C3%B3%C5%BCko+Ch%C5%82odzenie+Pads+Postpartum%2C+Oporne+ch%C5%82odzenie+Pad+Cool+Pack%2C+hemoroidy%2C+Piel%C4%99gnacja+pochwy+-+%C5%82agodzi+b%C3%B3l+i+dyskomfort+po+urodzeniu%2C+6+sztuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId266" Target="https://www.amazon.pl/dp/B09XB4WZPN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId267" Target="https://www.google.pl/search?q=Elastyczne+sznur%C3%B3wki+do+but%C3%B3w+sportowych+2+pary+odblaskowe+sznurowad%C5%82a+br%C4%85zowe%2Bbr%C4%85zowe+120+cm+Odpowiednie+dla+dzieci%2C+m%C4%99%C5%BCczyzn%2C+kobiet%2C+os%C3%B3b+starszych%2C+niepe%C5%82nosprawnych+kobiet+w+podesz%C5%82ym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId268" Target="https://www.amazon.pl/dp/B0F1D92VJ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId269" Target="https://www.google.pl/search?q=Ostrze+do+golenia+Wymienna+G%C5%82owica+x2+Ostrza+Kompatybilne+z+Wahl+Shaver+5+Star+Series+Final+Trimmer+Wyko%C5%84czenie+Wymienne+Ostrze+Folia+Cz%C4%99%C5%9Bci+Zamienne+Fryzjer+Salon+Pi%C4%99kno%C5%9Bci+Golenie+M%C4%99%C5%BCczyzn+Broda+Do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId270" Target="https://www.amazon.pl/dp/B0BZCCP92R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId271" Target="https://www.google.pl/search?q=Seil-R%C3%BCckenmassageger%C3%A4t%2C+Massagerolle+aus+Holz+f%C3%BCr+Maderoterapia-Massagekugelrolle+Handmassageger%C3%A4t+aus+Holz+f%C3%BCr+die+Linderung+von+K%C3%B6rpererm%C3%BCdung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId272" Target="https://www.amazon.pl/dp/B0D8J8T3JG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId273" Target="https://www.google.pl/search?q=JMEOWIO+Folia+do+paznokci+kawa+%C5%BCelowa+folia+do+paznokci+samoprzylepna+naklejka+na+paznokcie+UV+utwardzana+dekoracja+akcesoria+do+stylizacji+paznokci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId274" Target="https://www.amazon.pl/dp/B0D69VZN34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId275" Target="https://www.google.pl/search?q=JMEOWIO+Folia+do+paznokci+UV+utwardzana+kocie+oko+UV+%C5%BCel+Nail+Strips+naklejki+na+paznokcie+naklejki+na+paznokcie+Nail+Art+dekoracja+akcesoria+do+stylizacji+paznokci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId276" Target="https://www.amazon.pl/dp/B0DFLK76RN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId277" Target="https://www.google.pl/search?q=flintronic+Rozsuwana+przeno%C5%9Bna+siatka+do+tenisa+sto%C5%82owego+na+ka%C5%BCdy+st%C3%B3%C5%82%2C+przeno%C5%9Bna+siatka+zast%C4%99pcza+do+ping+ponga%2C+do+u%C5%BCytku+na+zewn%C4%85trz+i+wewn%C4%85trz%2C+maksymalna+d%C5%82ugo%C5%9B%C4%87+170+cm+%28czerwona%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId278" Target="https://www.amazon.pl/dp/B0D63GLY6K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId279" Target="https://www.google.pl/search?q=Flintronic+Uniwersalny+dyfuzor+do+w%C5%82os%C3%B3w%2C+nasadka+dyfuzora+do+suszarki+do+w%C5%82os%C3%B3w%2C+sk%C5%82adany+dyfuzor+suszarki+do+w%C5%82os%C3%B3w+kr%C4%99conych%2C+falowanych+i+naturalnych%2C+odpowiedni+do+suszarek+do+w%C5%82os%C3%B3w+od+4%2C3+do" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId280" Target="https://www.amazon.pl/dp/B0D8KGZ18W" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId281" Target="https://www.google.pl/search?q=Vintage+Verdreht+Gestrickte+Dangle+Ohrringe+-+Gold%2C+Hypoallergene+Knoten+Tropfen+Ohrringe+f%C3%BCr+Damen+als+Geschenk+f%C3%BCr+Frauen%2C+Freundin%2C+Mama%2C+M%C3%A4dchen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId282" Target="https://www.amazon.pl/dp/B0DHVS33KC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId283" Target="https://www.google.pl/search?q=Kolczyki+%C5%9Bwi%C4%85teczne%2C+kolczyki+choinkowe%2C+kolczyki+%C5%9Bwi%C4%85teczne%2C+kolczyki+%C5%9Bwi%C4%85teczne%2C+kreatywne+%C5%9Bwi%C4%99ta+kolczyki%2C+kolczyki+w+stylu+bo%C5%BConarodzeniowym%2C+prezenty+%C5%9Bwi%C4%85teczne+dla+dziewcz%C4%85t+i+kobiet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId284" Target="https://www.amazon.pl/dp/B09DK3LK72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId285" Target="https://www.google.pl/search?q=Yaomiao+7+sztuk+bransoletek+ze+streczu+ze+strasu%2C+bransoletka+tenisowa%2C+srebrna%2C+mo%C5%BCliwo%C5%9B%C4%87+uk%C5%82adania+w+stos%2C+bransoletka+ze+strasu%2C+bi%C5%BCuteria+%C5%9Blubna+dla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId286" Target="https://www.amazon.pl/dp/B07TBFLJ46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId287" Target="https://www.google.pl/search?q=HICARER+10+St%C3%BCcke+Stern+Abzeichen+Anstecknadel+f%C3%BCr+4.+Juli+Memorial+Day+Veterans+Day+Party+Unabh%C3%A4ngigkeitstag+Feier+Labor+Day+Theme+Party+Kost%C3%BCm+Dekorationen+%28Gold%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId288" Target="https://www.amazon.pl/dp/B0DHCXKV86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId289" Target="https://www.google.pl/search?q=PDTU+Bransoletka+z+motywem+tygrysiego+oka%2C+prezent+dla+ch%C5%82opc%C3%B3w+w+wieku+13+lat%2C+%C5%9Bwietny+prezent+na+13.+urodziny+ch%C5%82opca%2C+6.69%2C+Kamie%C5%84%2C+Onyks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId290" Target="https://www.amazon.pl/dp/B0FFLTKJLS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId291" Target="https://www.google.pl/search?q=Prezent+dla+ch%C5%82opc%C3%B3w%2C+bransoletka+dla+mojego+syna%2C+brata%2C+wnuka%2C+siostrze%C5%84ca%2C+prezent+dla+ch%C5%82opc%C3%B3w%2C+nastolatk%C3%B3w%2C+dzieci%2C+na+urodziny%2C+komuni%C4%99%2C+zako%C5%84czenie+szko%C5%82y%2C+Bo%C5%BCe+Narodzenie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId292" Target="https://www.amazon.pl/dp/B0D6R74LRZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId293" Target="https://www.google.pl/search?q=Sinmoe+Zestaw+damskiej+bi%C5%BCuterii+do+stroju+ludowego%2C+szarotka%2C+elegancki+%C5%82a%C5%84cuszek+do+stroju+ludowego%2C+kolczyki+na+sztyfcie%2C+szarotka+do+stroju+ludowego%2C+aksamitna%2C+bawarska%2C+na+festiwal+piwny+czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId294" Target="https://www.amazon.pl/dp/B0DXZX2H99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId295" Target="https://www.google.pl/search?q=AROWRO+Kolczyk+do+nosa+ze+stali+chirurgicznej+316L%2C+Conch%2C+Hoop%2C+Conch%2C+Hoop%2C+Broadside+Opal%2C+Conch%2C+Hoop%2C+Opal%2C+Conch+Hoop%2C+Conch+Hoop+Srebrno-niebieski+opal+16G+8mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId296" Target="https://www.amazon.pl/dp/B09MVV7Y78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId297" Target="https://www.google.pl/search?q=AROWRO+G23+Titan+Hinged+Nose+Rings+Hoop+20G+18G+16G+14G+12G+10G+Bezszwowe+pier%C5%9Bcienie+do+piercingu+przegrody+nosowej%2C+chrz%C4%85stki%2C+chrz%C4%85stki%2C+chrz%C4%85stki%2C+chrz%C4%85stki%2C+chrz%C4%85stki%2C+chrz%C4%85stki%2C+chrz%C4%85stki%2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId298" Target="https://www.amazon.pl/dp/B0DB65JH6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId299" Target="https://www.google.pl/search?q=Pasek+do+zegarka+z+szybkim+odpinaniem%2C+18+mm%2C+kompatybilny+z+Garmin+Venu+2S+%2F+Venu+3S+%2F+Vivoactive+4S+%2F+Forerunner+255S+%2F+Vivomove+3S%2C+silikonowy+pasek+sportowy+dla+kobiet%2C+m%C4%99%C5%BCczyzn+%28tylko+R%C3%B3%C5%BCowy+%2B+liliowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId300" Target="https://www.amazon.pl/dp/B0CYPG3XRN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId301" Target="https://www.google.pl/search?q=TOFBS+Luxuri%C3%B6ser+Rundherum+Pav%C3%A9+Zirkonia+Ring+Sterling+Silber+S925+Ewigkeitsring+Schmuckst%C3%BCck+Damenring+Gl%C3%A4nzender+Kristallbesetzter+Schmuck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId302" Target="https://www.amazon.pl/dp/B0FSRKK5BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId303" Target="https://www.google.pl/search?q=Korektor+postawy+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+prostownik+plec%C3%B3w%2C+korektor+postawy+regulowany+ty%C5%82%2C+oddychaj%C4%85cy+m%C4%99ski+pas+na+plecy%2C+wsparcie+plec%C3%B3w+szyi+i+ramion%2C+praktyczny+pasek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId304" Target="https://www.amazon.pl/dp/B0FWBXDRLY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId305" Target="https://www.google.pl/search?q=Joo%26Rind+Z%C5%82ote+pier%C5%9Bcionki+damskie%2C+stal+nierdzewna%2C+18+K%2C+z%C5%82ote+pier%C5%9Bcionki+z+per%C5%82%C4%85+w+stylu+vintage%2C+bi%C5%BCuteria+dla+kobiet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId306" Target="https://www.amazon.pl/dp/B09ZL5YZMT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId307" Target="https://www.google.pl/search?q=Eyekepper+Zestaw+5+par+okular%C3%B3w+do+czytania+dla+kobiet+i+m%C4%99%C5%BCczyzn%2C+z+du%C5%BCymi+kwadratowymi+szk%C5%82ami+i+zawiasami+spr%C4%99%C5%BCynowymi+5+sztuk+miks+0.0+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId308" Target="https://www.amazon.pl/dp/B0D59DRBZ3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId309" Target="https://www.google.pl/search?q=Eyekepper+Okulary+do+czytania+dla+kobiet+spr%C4%99%C5%BCynowe+bez%C5%9Brubowe+zawiasy+6+par+czytelnik%C3%B3w+oversized+kwadratowe+grube+ramki+6-pak+mieszanych+kolor%C3%B3w+3.75+X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId310" Target="https://www.amazon.pl/dp/B0DLWD3PT2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId311" Target="https://www.google.pl/search?q=LAURITAMI+2+szt.+kolczyk%C3%B3w+do+nosa%2C+obr%C4%99cz+ze+stali+nierdzewnej%2C+chrz%C4%85stka%2C+helix%2C+obr%C4%99cz%2C+20+g%2C+pier%C5%9Bcienie+do+przek%C5%82uwania+przegrody+nosowej%2C+tragus%2C+pier%C5%9Bcie%C5%84+segmentowy%2C+zatrzask%2C+%C5%9Brednica+8+mm+20+g+x+8+mm+z%C5%82ote+pier%C5%9Bcienie+do+nosa+-+2+szt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId312" Target="https://www.amazon.pl/dp/B0F2T6YP4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId313" Target="https://www.google.pl/search?q=LAURITAMI+Ear+Cuff+kolczyki+ze+z%C5%82otymi+i+srebrnymi+fa%C5%82szywymi+kolczykami+do+chrz%C4%85stki+ucha%2C+bi%C5%BCuteria+dla+m%C4%99%C5%BCczyzn+i+kobiet+Styl+3-z%C5%82oty%2C+2+szt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId314" Target="https://www.amazon.pl/dp/B0DKFR6VJ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId315" Target="https://www.google.pl/search?q=3+pary+kolczyk%C3%B3w+dla+kobiet%2C+srebro+pr%C3%B3by+925%2C+poz%C5%82acane+14-karatowym+z%C5%82otem%2C+hipoalergiczne%2C+ma%C5%82e+kolczyki%2C+zestaw+kolczyk%C3%B3w+do+wielokrotnego+piercingu%2C+ucha+chrz%C4%85stki+StyleA+r%C3%B3%C5%BCowe+z%C5%82oto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId316" Target="https://www.amazon.pl/dp/B0D1YFRB4C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId317" Target="https://www.google.pl/search?q=JeweBella+Ma%C5%82e+kolczyki+z+gwiazd%C4%85+ze+srebra+pr%C3%B3by+925+dla+kobiet+dziewcz%C4%85t+dziewcz%C4%85t+hipoalergiczne+kolczyki+gwiazda+ma%C5%82e+kolczyki+srebrne+%2F+z%C5%82ote+%2F+r%C3%B3%C5%BCowe+z%C5%82oto+bi%C5%BCuteria+prezenty+srebrny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId318" Target="https://www.amazon.pl/dp/B0DKS9YGS1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId319" Target="https://www.google.pl/search?q=Hubeye+M%C4%99skie+i+damskie+metalowe+kwadratowe+okulary+ze+stali+nierdzewnej+ze+spr%C4%99%C5%BCynowymi+zawiasami+Materia%C5%82+metaliczny+okulary+chroni%C4%85ce+przed+niebieskim+%C5%9Bwiat%C5%82em+5+metalowych%2C+srebrnych+2+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId320" Target="https://www.amazon.pl/dp/B0DKS878D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId321" Target="https://www.google.pl/search?q=Hubeye+M%C4%99skie+i+damskie+metalowe+kwadratowe+okulary+ze+stali+nierdzewnej+ze+spr%C4%99%C5%BCynowymi+zawiasami+Materia%C5%82+metaliczny+okulary+chroni%C4%85ce+przed+niebieskim+%C5%9Bwiat%C5%82em+5+metalowych%2C+srebrnych+2+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId322" Target="https://www.amazon.pl/dp/B0C7G5PK8V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId323" Target="https://www.google.pl/search?q=Hubeye+Metalowe+sk%C5%82adane+okulary+do+czytania+z+zawiasami+spr%C4%99%C5%BCynowymi+i+teleskopowymi+zausznikami+Anty-niebieskie+%C5%9Bwiat%C5%82o+okulary+do+czytania+z+przeno%C5%9Bn%C4%85+kieszonk%C4%85+3.00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId324" Target="https://www.amazon.pl/dp/B08ZT2LV5Z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId325" Target="https://www.google.pl/search?q=GD+GOOD.designs+EST.+2015+%C5%81a%C5%84cuszek+z+per%C5%82%C4%85+s%C5%82odkowodn%C4%85+dla+kobiet+%E2%80%93+%C5%82a%C5%84cuszek+ogniwowy+z+per%C5%82%C4%85+w+kszta%C5%82cie+litery+Y+I+d%C5%82ugi+%C5%82a%C5%84cuszek+z+zawieszk%C4%85+z+per%C5%82%C4%85+s%C5%82odk%C4%85+-+%C5%82a%C5%84cuszek+kotwiczny%2C+Stal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId326" Target="https://www.amazon.pl/dp/B0DNFBBQDJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId327" Target="https://www.google.pl/search?q=Wodoodporne+odlewane+rami%C4%99+dla+dzieci%2C+odlewane+rami%C4%99+wodoodporne+do+prysznica%2C+gipsowe+odlane+wodoodporne+rami%C4%99%2C+gipsowy+ochraniacz+na+r%C4%99k%C4%99%2C+ochraniacz+na+opatrunek+wielokrotnego+u%C5%BCytku%2C+Wodoodporny+ochraniacz+na+rami%C4%99+dla+dzieci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId328" Target="https://www.amazon.pl/dp/B0DNFFBGGT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId329" Target="https://www.google.pl/search?q=Wodoodporne+odlewane+rami%C4%99+dla+dzieci%2C+odlewane+rami%C4%99+wodoodporne+do+prysznica%2C+gipsowe+odlane+wodoodporne+rami%C4%99%2C+gipsowy+ochraniacz+na+r%C4%99k%C4%99%2C+ochraniacz+na+opatrunek+wielokrotnego+u%C5%BCytku%2C+Wodoodporny+ochraniacz+na+rami%C4%99+dla+dzieci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId330" Target="https://www.amazon.pl/dp/B0F13N866F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId331" Target="https://www.google.pl/search?q=Koszulka+taneczna+dla+dziewczynek+Kolor+bia%C5%82y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId332" Target="https://www.amazon.pl/dp/B0D92998NL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId333" Target="https://www.google.pl/search?q=ORAZIO+10+szt.+Pier%C5%9Bcionki+Damskie+14-karatowe+poz%C5%82acane+poz%C5%82acane+pier%C5%9Bcionki+dla+kobiet+Dainty+Gold+Stackable+Kciuk+Prosty+cienki+pier%C5%9Bcionek+zar%C4%99czynowy+Wieczno%C5%9B%C4%87+Pier%C5%9Bcie%C5%84+Obietnica+Rozmiar+9-25+22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId334" Target="https://www.amazon.pl/dp/B0D9GZFV35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId335" Target="https://www.google.pl/search?q=URAQT+Masa%C5%BCer+g%C5%82owy%2C+masa%C5%BCer+do+sk%C3%B3ry+g%C5%82owy%2C+masa%C5%BCer+g%C5%82owy+paj%C4%85ka+20+palc%C3%B3w%2C+skrobak+do+g%C5%82%C4%99bokiego+relaksu%2C+ulgi+i+zdrowia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId336" Target="https://www.amazon.pl/dp/B0CGH89NW1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId337" Target="https://www.google.pl/search?q=10szt+Wkladki+Kolnierzowe%2C+Wkladka+Kolnierzowa+z+Zaworem+Typu+Kaczy+Dzi%C3%B3b+i+Membrana+Akcesoria+do+Laktatora+Kompatybilne+z+Spectra%2FTSRETE%2FMomcozy+S9%2FS12%2FS9Pro%2FS12Pro+%2813%2F15%2F17%2F19%2F21mm%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId338" Target="https://www.amazon.pl/dp/B0F21RTVLW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId339" Target="https://www.google.pl/search?q=2szt+%C5%9Arodek+do+Usuwania+Piasku+na+Pla%C5%BC%C4%99%2C+Mi%C4%99kkie+Przyjazne+dla+Sk%C3%B3ry+R%C4%99kawice+Czyszcz%C4%85ce+z+Polaru+Koralowego+Woreczek+do+Wycierania+Piasku+Podr%C3%B3%C5%BCe+Nad+Morze+Niezb%C4%99dne+Rzeczy+na+Wakacje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId340" Target="https://www.amazon.pl/dp/B0C5RHPQ92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId341" Target="https://www.google.pl/search?q=4szt+Oslonki+na+Slomki%2C+Kompatybilne+Z+Stanley+Cloud+Shaped+White+do+Wielokrotnego+Uzytku+Odporne+Na+Kurz+Oslonki+Na+Slomki+do+Kubk%C3%B3w+Ochraniacz+na+slomke+Sippy+Cloud+do+Stanley+40%2F30+Oz+Kubka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId342" Target="https://www.amazon.pl/dp/B0D8SCVNSZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId343" Target="https://www.google.pl/search?q=Adramata+4+pary+kreoli+dla+kobiet+kolczyki+ze+stali+chirurgicznej+hipoalergiczne+kolczyki+Huggie+kolczyki+Helix+Piercing+bi%C5%BCuteria+kolczyki+do+chrz%C4%85stki+z%C5%82ote+srebrne+kolczyki+zestaw+do+wielokrotnego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId344" Target="https://www.amazon.pl/dp/B0CNNXGGG9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId345" Target="https://www.google.pl/search?q=Adramata+Ring+Silber+925+Damen+Verstellbar+Verlobungsring+Eheringe+Engagement+Ringe+Frauen+Stapeln+Daumenring+Einfache+Band+Ring+Gold+Rosegold+Silber+Ring+f%C3%BCr+Damen+Schmuck+Geschenke+f%C3%BCr+Frauen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId346" Target="https://www.amazon.pl/dp/B0DHWTLQ46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId347" Target="https://www.google.pl/search?q=1+para+3+mm+%288+G%29+czarny+akrylowy+wir+spirala+plemienne+fa%C5%82szywe+sto%C5%BCki+miernik+rozci%C4%85gacze+gage+zestaw+do+rozci%C4%85gania+tunele+do+uszu+kolczyki+zatyczki+zestaw+do+piercingu+cia%C5%82a+bi%C5%BCuteria+Czarny+5+mm%284+G%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId348" Target="https://www.amazon.pl/dp/B0DTK625TC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId349" Target="https://www.google.pl/search?q=M%C4%99skie+r%C4%99kawice+robocze+z+uchwytem%2C+wysoka+odporno%C5%9B%C4%87+na+przeci%C4%99cie%2C+r%C4%99kawice+do+prac+monta%C5%BCowych%2C+dla+mechanik%C3%B3w%2C+ogrodnictwa+i+prac+budowlanych" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId350" Target="https://www.amazon.pl/dp/B0DYYDD651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId351" Target="https://www.google.pl/search?q=Wsparcie+%C5%82okcia+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+2-pak+opasek+uciskowych+na+%C5%82okie%C4%87%2C+na+zapalenie+%C5%9Bci%C4%99gna%2C+zapalenie+staw%C3%B3w%2C+uraz%2C+pasek+podtrzymuj%C4%85cy+%C5%82okie%C4%87+tenisisty%2C+wsparcie+%C5%82okcia+golfisty%2C+r%C4%99kawy+na+L+pomara%C5%84czowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId352" Target="https://www.amazon.pl/dp/B00T7T5BH2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId353" Target="https://www.google.pl/search?q=C%C4%85%C5%BCki+do+Paznokci+dla+M%C4%99%C5%BCczyzn+z+Wrastaj%C4%85cymi+Paznokciami+-+Blizzard+Podologiczny+Zestaw+Obcinaczy+do+Paznokci+Wyr%C3%B3b+Niemiecki+-+13+cm+z+Prostym+Ostrzem+-+Klasa+Szpitalna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId354" Target="https://www.amazon.pl/dp/B0CSSG8MQL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId355" Target="https://www.google.pl/search?q=MIVAIUN+Zestaw+3+szt.+plastikowych+pere%C5%82%2C+zestaw+bi%C5%BCuterii+z+pere%C5%82+z+lat+20.%2C+damski+naszyjnik+z+pere%C5%82+z+lat+20.%2C+naszyjnik+z+lat+20.+XX+wieku%2C+naszyjnik+vintage%2C+wielowarstwowa+bransoletka+per%C5%82owa+Zestaw+C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId356" Target="https://www.amazon.pl/dp/B0DK3B8DT4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId357" Target="https://www.google.pl/search?q=KOHEEL+AIR+ultralekka+szyna+do+zgryzienia+przeciwko+zgrzytaniu+z%C4%99b%C3%B3w%2C+nie+wymaga+wywaru%2C+szyna+do+z%C4%99b%C3%B3w+przeciwko+bruksizmowi%2C+szyna+do+zgrzytania+na+noc%2C+10+sztuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId358" Target="https://www.amazon.pl/dp/B08DXXYT7V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId359" Target="https://www.google.pl/search?q=U7+Stylowy+kuba%C5%84ski+%C5%82a%C5%84cuszek+dla+m%C4%99%C5%BCczyzn+i+kobiet%2C+srebrny%2F18-karatowe+z%C5%82oto%2Fczarny+odcie%C5%84%2C+wytrzyma%C5%82y+i+trwa%C5%82y+naszyjnik+z+%C5%82a%C5%84cuszkiem%2C+szeroko%C5%9B%C4%87+3%2F6%2F9%2F12+mm%2C+d%C5%82ugo%C5%9B%C4%87+35%2C5+cm%2F45%2C7+cm%2F50%2C8+cm%2F61+cm%2F71+cm%2F76+cm%2C+pude%C5%82ko+prezentowe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId360" Target="https://www.amazon.pl/dp/B07K86418L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId361" Target="https://www.google.pl/search?q=Prosteel+%C5%82a%C5%84cuszek+na+szyj%C4%99+z+wysokiej+jako%C5%9Bci+stali+nierdzewnej%2C+%C5%82a%C5%84cuszek+wenecjana%2C+splot+kostka%2C+6+mm+szeroko%C5%9Bci%2C+m%C4%99ski+naszyjnik+z+zapi%C4%99ciem+na+karabi%C5%84czyk%2C+46+%E2%80%93+76+cm+d%C5%82ugo%C5%9Bci+do+wyboru+6+mm+srebrny+66.0+Centymetry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId362" Target="https://www.amazon.pl/dp/B0D736MWRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId363" Target="https://www.google.pl/search?q=VU100+VUEU-BRT323+bransoletki+damskie%2C+Sk%C3%B3ra%2C+Bez+kamienia+szlachetnego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId364" Target="https://www.amazon.pl/dp/B0DJNZXCDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId365" Target="https://www.google.pl/search?q=Wysokiej+jako%C5%9Bci+tuleje+gumowe+%282+sztuki%29+%7C+gumowe+zatyczki+do+chodzik%C3%B3w+i+kul+%7C+kapsu%C5%82ki+kulowe+z+naturalnego+kauczuku+z+wk%C5%82adk%C4%85+stalow%C4%85+%7C+dla+wi%C4%99kszej+stabilno%C5%9Bci+%28%C3%98+18+mm%2C+szare%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId366" Target="https://www.amazon.pl/dp/B0C7JVGK1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId367" Target="https://www.google.pl/search?q=4%2F6+par+kolczyk%C3%B3w+ze+srebra+pr%C3%B3by+925+dla+kobiet%2C+kolczyki+sztyfty+dla+kobiet%2C+cyrkonia+sze%C5%9Bcienna+5A%2B+rozmiar%2C+hipoalergiczny+zestaw+kolczyk%C3%B3w+antyutleniaj%C4%85cy+w+elastycznym+pude%C5%82ku%2C+3%2F4%2F5%2F6%2F7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId368" Target="https://www.amazon.pl/dp/B0C365PWQS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId369" Target="https://www.google.pl/search?q=YADOCA+4+pary+G23+tytanowe+p%C5%82askie+kolczyki+sztyfty+w+kropki+hipoalergiczne+dla+kobiet+m%C4%99%C5%BCczyzn+dziewcz%C4%85t+srebrne%2Fz%C5%82ote%2Fczarne+kolczyki+sztyfty+okr%C4%85g%C5%82e+kolczyki+tarczowe+dla+wra%C5%BCliwych+uszu+2%2F3%2F4%2F5+mm+Srebro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId370" Target="https://www.amazon.pl/dp/B0DZX1GHG5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId371" Target="https://www.google.pl/search?q=YADOCA+Z%C5%82ota+bransoletka+dla+kobiet+regulowana+bransoletka+mankietowa+ze+stali+nierdzewnej+z%C5%82ota+bransoletka+bi%C5%BCuteria+dla+kobiet+Z%C5%82ota+bransoletka-3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId372" Target="https://www.amazon.pl/dp/B0DMW6QY3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId373" Target="https://www.google.pl/search?q=YADOCA+Bransoletki+m%C4%99skie+925+srebro+wysokiej+pr%C3%B3by+925+bransoletka+dla+m%C4%99%C5%BCczyzn+kuba%C5%84ska+bransoletka+Figaro+19%2F21+cm+bi%C5%BCuteria+m%C4%99ska+prezenty+dla+taty+ch%C5%82opaka+m%C4%99%C5%BCa+syna+Kuba%C5%84ska+bransoletka+-+21+cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId374" Target="https://www.amazon.pl/dp/B09VDQKMHX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId375" Target="https://www.google.pl/search?q=YADOCA+925+Sterling+Silber+Angst+Ring+f%C3%BCr+Damen+M%C3%A4dchen+Stapelbare+Ringe+Spinner+Bead+Ringe+Fidget+Ring+9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId376" Target="https://www.amazon.pl/dp/B0DQXTRSQ9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId377" Target="https://www.google.pl/search?q=W+WEILIRIAN+Kolczyki+wisz%C4%85ce+w+stylu+boho+z+kroplami+%C5%82ez%2C+d%C5%82ugie+kolczyki+w+kszta%C5%82cie+kropli+%C5%82ez%2C+czarne+kolczyki+w+kszta%C5%82cie+%C5%82ezki%2C+metalowe+kolczyki+w+kszta%C5%82cie+kropli+%C5%82ez%2C+bi%C5%BCuteria+dla+kobiet%2C+Das" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId378" Target="https://www.amazon.pl/dp/B0CJ9DJF6R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId379" Target="https://www.google.pl/search?q=Kolia+Damska+Srebrna+925+Platerowana+14K+Z%C5%82otem%2FPlaterowana+R%C3%B3%C5%BCowym+Z%C5%82otem%2FPlaterowana+Biel%C4%85+Bi%C5%BCuteria+Prezenty+dla+Kobiet+na+Bo%C5%BCe+Narodzenie+Rocznice+Walentynki+Dzie%C5%84+Matki+Unikalny+styl+Metal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId380" Target="https://www.amazon.pl/dp/B0B5XMW753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId381" Target="https://www.google.pl/search?q=Pandach+Armband+Damen+925+Sterling+Silber%2C+Armb%C3%A4nder+Moments+Schlangen-Gliederarmband+Armkette+Valentinstag+Muttertag+Geburtstags+Weihnachten+Geschenk+f%C3%BCr+Frauen+Freundin+Mama" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId382" Target="https://www.amazon.pl/dp/B0DLFX44N8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId383" Target="https://www.google.pl/search?q=Prezent+dla+m%C4%99%C5%BCczyzn%2C+%C5%82a%C5%84cuszek+ze+stali+nierdzewnej%2C+prezent+dla+m%C4%99%C5%BCa%2C+przyjaciela%2C+taty%2C+taty%2C+brata%2C+syna%2C+naszyjnik%2C+prezent+na+rocznic%C4%99+urodziny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId384" Target="https://www.amazon.pl/dp/B0BPQSW5F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId385" Target="https://www.google.pl/search?q=YEBOCIYO+Septum+Piercing+Silber+Tragus+Piercing+8mm+Nasenpiercing+Conch+Piercing+Ring+W%C3%BCrfel+Zirkon+Daith+Helix+Knorpel+Lippen+Augenbrauen+Bauch+Piercing+316L+Edelstahl+16G" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId386" Target="https://www.amazon.pl/dp/B0BM3VFN6S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId387" Target="https://www.google.pl/search?q=MILACOLATO+Stokrotka+kreole+dla+kobiet%2C+wra%C5%BCliwo%C5%9B%C4%87+i+lekko%C5%9B%C4%87+u+dziewcz%C4%85t%2C+18-karatowe+poz%C5%82acane+stokrotka+%C5%82adne+ma%C5%82e+chrz%C4%85stkowe+z%C5%82ote+kolczyki+dla+dziewczynek+R%C3%B3%C5%BCowy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId388" Target="https://www.amazon.pl/dp/B09MTD6NYT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId389" Target="https://www.google.pl/search?q=2+sztuki+pier%C5%9Bcionk%C3%B3w+do+nastroju%2C+ze+stali+nierdzewnej%2C+zmiana+koloru%2C+dla+ch%C5%82opaka%2C+dziewczyny%2C+na+co+dzie%C5%84%2C+urodziny%2C+walentynki%2C+jubileusz%2C+2+sztuki+czarny%2C+kolory+t%C4%99czy+61+%2819.8%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId390" Target="https://www.amazon.pl/dp/B0CQ2FN2JM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId391" Target="https://www.google.pl/search?q=Naszyjnik+damski%2C+srebrny%2C+z%C5%82oty%2C+%C5%82a%C5%84cuszek+w+kszta%C5%82cie+serca+z+liter%C4%85+316L%2C+ze+stali+nierdzewnej+z+inicja%C5%82ami%2C+wisiorek+A-Z%2C+d%C5%82ugo%C5%9B%C4%87+45+%2B+5+cm%2C+spersonalizowana+bi%C5%BCuteria%2C+prezent+dla+kobiet+Z%C5%82oty+kszta%C5%82t+serca+-+N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId392" Target="https://www.amazon.pl/dp/B0D7PXDJGJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId393" Target="https://www.google.pl/search?q=Bransoletka+sk%C3%B3rzana+dla+m%C4%99%C5%BCczyzn+z+mi%C5%82o%C5%9Bci%C4%85+%E2%80%93+bransoletka+wiking%C3%B3w+ze+sk%C3%B3ry+plecionej+z+mikrofibry%2C+spersonalizowana+bransoletka+z+grawerunkiem%2C+prezent+dla+m%C4%99%C5%BCczyzny+na+Bo%C5%BCe+Narodzenie%2C+Walentynki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId394" Target="https://www.amazon.pl/dp/B0DKNVKF2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId395" Target="https://www.google.pl/search?q=OUFER+16+Helix+kolczyk+ze+stali+nierdzewnej+316L+Helix+Hoop+5%2F6%2F7%2F8%2F9%2F10%2F11%2F12+mm+bi%C5%BCuteria+do+chrz%C4%85stki+kolczyk+helix+obr%C4%99cz+kolczyk+stokrotka+pier%C5%9Bcie%C5%84+helix+piercing+bi%C5%BCuteria+16G12mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId396" Target="https://www.amazon.pl/dp/B0D6YW5V66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId397" Target="https://www.google.pl/search?q=NICENEEEDED+per%C5%82owy+%C5%82a%C5%84cuszek+na+rami%C4%99%2C+%C5%82a%C5%84cuszek+na+rami%C4%99%2C+%C5%82a%C5%84cuszek+na+cia%C5%82o+z+%C5%82a%C5%84cuszkiem+na+lato+pla%C5%BCa+dla+panny+m%C5%82odej%2C+na+rami%C4%99+i+plecy%2C+Taglia+unica%2C+Per%C5%82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId398" Target="https://www.amazon.pl/dp/B0DYDGWV97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId399" Target="https://www.google.pl/search?q=Linawe+Moissanite+sztuczny+pier%C5%9Bcionek+damski%2C+modna+bi%C5%BCuteria%2C+pier%C5%9Bcionek+z+kamieniem%2C+regulowany+pier%C5%9Bcionek+na+palec%2C+bi%C5%BCuteria+ze+z%C5%82oto%2Fsrebra+srebrny%2C+czarny+Srebro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId400" Target="https://www.amazon.pl/dp/B0BBQPYRLH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId401" Target="https://www.google.pl/search?q=Krfy+Kreuz+Kette+925+Silber+mit+Figarokette+aus+Edelstahl+Zarte+Hochglanzpolierte+Abgeschr%C3%A4gte+Kante+Kreuzanh%C3%A4nger+Halskette+Kreuzkette+f%C3%BCr+M%C3%A4nner+und+Frauen+18%2F20%2F22%2F24%2F26%2F30+Zoll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId402" Target="https://www.amazon.pl/dp/B07Z81P1GF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId403" Target="https://www.google.pl/search?q=PROSTEEL+M%C4%99ski%2C+solidny+kuba%C5%84ski+%C5%82a%C5%84cuch%2C+3%2F6%2F9%2F12+mm%2C+d%C5%82ugo%C5%9B%C4%87%3A+35+cm%2C45+cm%2C+50+cm%2C+56+cm%2C+66+cm%2C+76+cm%2C+poz%C5%82acany%2Fstal+nierdzewna+316L+%2F+czarny+%28pude%C5%82ko+wysy%C5%82kowe%29+e+Poz%C5%82acany%2C+colore%3A+6+mm+poz%C5%82acany%2C+cod.+PSN4425J-6-20-EU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId404" Target="https://www.amazon.pl/dp/B00KG66OOE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId405" Target="https://www.google.pl/search?q=Braun+Cz%C4%99%C5%9B%C4%87+zamienna+51+B+czarna%2C+kompatybilna+z+golarkami+WaterFlex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId406" Target="https://www.amazon.pl/dp/B0D7MT2RHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId407" Target="https://www.google.pl/search?q=Chargeur+pour+Garmin+Montre+Forerunner+55+255+245+265+935+945+955+965%2C+Fenix+6+6S+6X+Pro+7+7S+7X+5+5S+5X%2C+Approach+S10+S40+S60%2CVivoactive+3+4+4S%2C+Vivomove+3+3S%2C+Vivosport%2C+Instinct%2C+Chargeur+Garmin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId408" Target="https://www.amazon.pl/dp/B0DSHJ28DW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId409" Target="https://www.google.pl/search?q=FOCALOOK+Damska+otwarta+bransoletka+ze+stali+nierdzewnej+z+kamieniem+narodzin+pa%C5%BAdziernika+z+kryszta%C5%82owym+turmalinem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId410" Target="https://www.amazon.pl/dp/B0CBPWJ2KF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId411" Target="https://www.google.pl/search?q=JeweBella+Pier%C5%9Bcie%C5%84+na+kostk%C4%99%2C+Stal+nierdzewna+Z%C5%82oty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId412" Target="https://www.amazon.pl/dp/B0DKFQHVZ8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId413" Target="https://www.google.pl/search?q=JeweBella+Hipoalergiczne+tytanowe+kolczyki+obr%C4%99cze+G23+dla+kobiet+m%C4%99%C5%BCczyzn+ma%C5%82e+kolczyki+obr%C4%99cze+Huggie+dla+wra%C5%BCliwych+uszu+lekka+cyrkonia+helix+chrz%C4%85stka+piercing+bi%C5%BCuteria+8%2F10%2F12%2F14+mm+14+Milimetry+Ko%C5%82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId414" Target="https://www.amazon.pl/dp/B0D22NXV9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId415" Target="https://www.google.pl/search?q=JeweBella+Zestaw+3+par+kolczyk%C3%B3w+sztyft%C3%B3w+ze+srebra+sterling+z+obr%C4%99cz%C4%85+do+nakolnika+dla+kobiet%2C+kolczyki+14K+posrebrzane%2C+delikatne%2C+ma%C5%82e+kolczyki+z+obr%C4%99cz%C4%85+do+nakolnika%2C+zestawy+na+wielokrotne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId416" Target="https://www.amazon.pl/dp/B0D9W11V9P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId417" Target="https://www.google.pl/search?q=PH+PandaHall+30+St%C3%BCck+Naturstein+Anh%C3%A4nger+15+Stile+S%C3%A4ulen+Kristall+Quarz+Edelstein+F%C3%BCr+Die+Herstellung+von+Halsketten+Und+Schmuck+21mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId418" Target="https://www.amazon.pl/dp/B06W57VZRX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId419" Target="https://www.google.pl/search?q=Flongo+M%C4%99ski+%C5%82a%C5%84cuszek+m%C4%99ski+wisiorek+naszyjnik+ze+stali+nierdzewnej+wisiorek+naszyjnik+czarny+srebrny+z%C5%82oty+krzy%C5%BC+krucyfiks+vintage+polerowany+m%C4%99ski%2C+Stal+nierdzewna%2C+Bez+kamieni+szlachetnych" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId420" Target="https://www.amazon.pl/dp/B0CN8WPVKK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId421" Target="https://www.google.pl/search?q=Flongo+Damski+silikonowy+pier%C5%9Bcionek+treningowy%3A+10+sztuk+cyrkonii+wk%C5%82adka+gumowa+pier%C5%9Bcionek+zar%C4%99czynowy+zestaw+-+wygodne+dopasowanie+bezpieczne+dla+sk%C3%B3ry+oddychaj%C4%85ce+pier%C5%9Bcionki+sportowe+N1%2F2%28US7%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId422" Target="https://www.amazon.pl/dp/B0DLC78CDV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId423" Target="https://www.google.pl/search?q=Prezent+na+rocznic%C4%99+dla+niego%2C+naszyjnik+m%C4%99ski%2C+prezent+dla+m%C4%99%C5%BCczyzn%2C+prezent+na+rocznic%C4%99+%C5%9Blubu+dla+m%C4%99%C5%BCczyzn%2C+%C5%82a%C5%84cuszek+ze+stali+nierdzewnej%2C+prezent+na+Walentynki+dla+niego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId424" Target="https://www.amazon.pl/dp/B0BZS3N5P4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId425" Target="https://www.google.pl/search?q=Richsteel+M%C4%99ski+pier%C5%9Bcionek+antystresowy+obrotowy+matowy+pier%C5%9Bcionek+obr%C4%85czka+m%C4%99ska+stal+nierdzewna+wiking+bi%C5%BCuteria+m%C4%99ska+kobieta+4%2F6+mm+du%C5%BCy+kolor+srebrny%2Fz%C5%82oty%2Fczarny+rozmiar+54-71%2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId426" Target="https://www.amazon.pl/dp/B0DPP69LGF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId427" Target="https://www.google.pl/search?q=5+Szt.+2+w+1+Trymer+do+Wlos%C3%B3w+w+Nosie%2C+Reczny+Trymer+do+Wlos%C3%B3w+w+Nosie+Dwustronny+i+Jednostronny+do+Czyszczenia+Wlos%C3%B3w+w+Nosie+dla+Kobiet+i+Mezczyzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId428" Target="https://www.amazon.pl/dp/B0CFFVFXZW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId429" Target="https://www.google.pl/search?q=VIKY+4+sztuki+pier%C5%9Bcieni+antystresowych%2C+Stal+nierdzewna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId430" Target="https://www.amazon.pl/dp/B076PM97JQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId431" Target="https://www.google.pl/search?q=PROSTEEL+M%C4%99ska+kuba%C5%84ska+bransoletka+%C5%82a%C5%84cuszkowa+dla+m%C4%99%C5%BCczyzn%2C+szeroko%C5%9B%C4%87+6+mm%2C+d%C5%82ugo%C5%9B%C4%87+19-21+cm%2C+stal+nierdzewna+316L+%2F+z%C5%82oty+odcie%C5%84%2Fczarna+%28wysy%C5%82ka+w+pude%C5%82ku+prezentowym%29%2C+Stal+nierdzewna%2C+Bez+kamienia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId432" Target="https://www.amazon.pl/dp/B0C5SL4SPT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId433" Target="https://www.google.pl/search?q=Adramata+26+szt.+20+g%2C+kolczyk+do+nosa%2C+stal+chirurgiczna%2C+kolczyk+do+nosa%2C+brylant%2C+motyl%2C+w%C4%99%C5%BC%2C+nostril%2C+zestaw+kolczyk%C3%B3w+do+nosa%2C+z%C5%82oty+i+srebrny%2C+dla+kobiet+i+m%C4%99%C5%BCczyzn+Z%C5%82oty+kszta%C5%82t+S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId434" Target="https://www.amazon.pl/dp/B09ZBDTY8N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId435" Target="https://www.google.pl/search?q=ADRAMATA+Srebrne+pier%C5%9Bcionki+przeciwl%C4%99kowe+dla+kobiet%2C+s%C5%82onecznik%2C+fidget%2C+pier%C5%9Bcionek+You+Are+My+Sunshine%2C+kamie%C5%84+ksi%C4%99%C5%BCycowy%2C+antystresowy%2C+regulowany%2C+otwarty+pier%C5%9Bcie%C5%84+obrotowy+dla+kobiet%2C+2+szt+SunStar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId436" Target="https://www.amazon.pl/dp/B0DCK3S5VK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId437" Target="https://www.google.pl/search?q=JeweBella+Damski+pier%C5%9Bcionek+ze+srebra+pr%C3%B3by+925%2C+regulowany+pier%C5%9Bcionek%2C+obr%C4%85czka+zar%C4%99czynowa%2C+obietnica+%C5%9Blubna%2C+pier%C5%9Bcionek+damski%2C+srebrny%2C+z%C5%82oty%2Fr%C3%B3%C5%BCowe+z%C5%82oto%2C+bi%C5%BCuteria+urodzinowa+z+kart%C4%85+Styl+A+-+srebrny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId438" Target="https://www.amazon.pl/dp/B0BR6KFD4R" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId439" Target="https://www.google.pl/search?q=JewelryPalace+Pier%C5%9Bcionek+zar%C4%99czynowy+niesko%C5%84czono%C5%9B%C4%87+Pier%C5%9Bcionek+dla+par+Srebro+925+Obr%C4%85czki+damskie+z+cyrkoniami+sze%C5%9Bciennymi+Propozycja+zestawu+pier%C5%9Bcionk%C3%B3w+Bi%C5%BCuteria+damska+R%C3%B3%C5%BCowe+z%C5%82oto+Z%C5%82oto+2-Poz%C5%82acany+60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId440" Target="https://www.amazon.pl/dp/B09KBSZPLG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId441" Target="https://www.google.pl/search?q=Richsteel+M%C4%99skie+bransoletki+%C5%82a%C5%84cuszkowe+dla+taty+i+syna%2C+kuba%C5%84ska+bransoletka+ogniwowa%2C+srebrna%2Fz%C5%82ota%2Fczarna%2C+szeroko%C5%9B%C4%87+8%2F12%2F17+mm%2C+d%C5%82ugo%C5%9B%C4%87+19%2F21%2F23+cm%2C+bi%C5%BCuteria+hip-hopowa+dla+m%C4%99%C5%BCczyzn+i+kobiet" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId442" Target="https://www.amazon.pl/dp/B0CJDX7D23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId443" Target="https://www.google.pl/search?q=ASH%27S+CHOICE+Kolczyki+Damskie+S925+Srebro%2F14K+Poz%C5%82acane+Kolczyki+Ko%C5%82a+Ma%C5%82e+K%C3%B3%C5%82ko+Chrz%C4%85stka+Hipoalergiczny+Najlepszy+Prezent+Dla+Kochanka+Unisex+C-srebro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId444" Target="https://www.amazon.pl/dp/B0C5HGRNF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId445" Target="https://www.google.pl/search?q=Creolen+Gold+Ohrringe%2C+14k+Vergoldet%2C+Oval+Silber+925%2C+Huggie%2C+Leicht%2C+Breit%2C+Chunky%2C+Mini%2C+Damen+%26+M%C3%A4dchen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId446" Target="https://www.amazon.pl/dp/B0DS4BG887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId447" Target="https://www.google.pl/search?q=ADRAMATA+G23+tytanowy+kolczyk+helix+bi%C5%BCuteria+do+chrz%C4%85stki+kolczyki+gwintowane+wewn%C4%99trznie+tytanowe+labret+hipoalergiczne+wargi+nos+kolczyk+CZ+serce+p%C5%82askie+plecy+kolczyk+do+uszu+bi%C5%BCuteria+6%2F8%2F10+mm+Z%C5%82oto+w+kszta%C5%82cie+serca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId448" Target="https://www.amazon.pl/dp/B08DCMMQ36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId449" Target="https://www.google.pl/search?q=Hicarer+12+St%C3%BCck+Offene+Fingerringe+Damen+Verstellbare+Zehenringe+Silberringe+Offene+Ringe+Silber+Sommer+Strand+Schmuck+Geschenke+f%C3%BCr+Frauen+M%C3%A4dchen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId450" Target="https://www.amazon.pl/dp/B07DXG2NFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId451" Target="https://www.google.pl/search?q=Heka+Naturals+Szungit+kryszta%C5%82owy+naszyjnik+wisiorek+i+kolczyki+zestaw+%7C+kolczyki%2C+ma%C5%82a+kula+%7C+zawieszka+ma%C5%82e+k%C3%B3%C5%82ko%2C+podw%C3%B3jne+k%C3%B3%C5%82ko+-+duchowa+czakra%2C+naturalna%2C+modna+bi%C5%BCuteria%2C+Kamie%C5%84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId452" Target="https://www.amazon.pl/dp/B0D9K11XDR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId453" Target="https://www.google.pl/search?q=XUANPAI+%C5%81a%C5%84cuszek+na+szyj%C4%99+dla+syna%2C+srebrny+%C5%82a%C5%84cuszek+dla+syna%2C+kuba%C5%84ski+%C5%82a%C5%84cuszek+ze+stali+nierdzewnej%2C+hip-hopowy+naszyjnik+dla+m%C4%99%C5%BCczyzn%2C+ch%C5%82opc%C3%B3w%2C+prezent+urodzinowy+dla+syna%2C+6+mm%2C+50+cm%2C+Stal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId454" Target="https://www.amazon.pl/dp/B0FHKY5HMB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId455" Target="https://www.google.pl/search?q=Chunky+zestaw+bransoletek+z+%C5%BCywicy+syntetycznej%2C+z%C5%82ote%2C+okr%C4%85g%C5%82e%2C+szerokie+bransoletki+akrylowe%2C+bi%C5%BCuteria+dla+kobiet+%282+sztuki%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId456" Target="https://www.amazon.pl/dp/B0F3VW57QB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId457" Target="https://www.google.pl/search?q=Narz%C4%99dzie+do+badania+centrum%2C+kompas+do+obr%C3%B3bki+drewna%2C+przezroczysty+akryl+ko%C5%82o+kre%C5%9Blarskie+do+rysowania+k%C3%B3%C5%82+tokarka+do+drewna+narz%C4%99dzie+robocze+%C5%9Brednica+ko%C5%82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId458" Target="https://www.amazon.pl/dp/B07CZXF2XT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId459" Target="https://www.google.pl/search?q=TREEWETO+Steampunk+mechaniczny+zegarek+kieszonkowy+dla+m%C4%99%C5%BCczyzn+kobiet+srebrna+obudowa+szkielet+tarcza+z+%C5%82a%C5%84cuszkiem+%2B+pude%C5%82ko%2C+Srebrny%2C+Retro" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId460" Target="https://www.amazon.pl/dp/B07G14CLWX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId461" Target="https://www.google.pl/search?q=OIDEA+2+sztuki+pier%C5%9Bcionk%C3%B3w+ze+stali+nierdzewnej+dla+m%C4%99%C5%BCczyzn+ch%C5%82opc%C3%B3w+czaszka+motocyklist%C3%B3w%2C+srebrno-czarny%2C+retro+charms+Punk+Rock+czaszka+pier%C5%9Bcionek+m%C4%99ski+ze+stali+nierdzewnej+rozmiar+pier%C5%9Bcionka+57+%2818%2C1%29+do+76+%2824%2C2%29+56%2817.8%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId462" Target="https://www.amazon.pl/dp/B0BG6SHQT1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId463" Target="https://www.google.pl/search?q=LANBEIDE+Schwester+Charms+f%C3%BCr+Pandora%2C+925+Sterling+Silber+Liebe+Herz+Emaille+Perlen+Charms+mit+Marienk%C3%A4fer+K%C3%A4fer+Blume+f%C3%BCr+Armband+Halskette+Geschenke+f%C3%BCr+Frauen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId464" Target="https://www.amazon.pl/dp/B0DSHLC9W2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId465" Target="https://www.google.pl/search?q=FOCALOOK+Damska+regulowana+bransoletka+ze+stali+nierdzewnej+z+kryszta%C5%82owym+onyksem+regulowany+otwarty+kamie%C5%84+z+czarnym+kamieniem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId466" Target="https://www.amazon.pl/dp/B085Y5WS69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId467" Target="https://www.google.pl/search?q=Edary+Zestaw+bransoletek+z+fr%C4%99dzlami%2C+bia%C5%82a+marmurowa+bransoletka%2C+z+sercem%2C+%C5%82a%C5%84cuszek+z+pere%C5%82%2C+regulowany%2C+dla+kobiet+i+dziewcz%C4%85t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId468" Target="https://www.amazon.pl/dp/B09YQ3NQYH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId469" Target="https://www.google.pl/search?q=RWQIAN+Naszyjnik+m%C4%99ski+krzy%C5%BC+wisiorek+srebrny%2Fz%C5%82oty%2Fczarny%2C+damski+%C5%82a%C5%84cuszek+ze+stali+nierdzewnej+krzy%C5%BC+bi%C5%BCuteria+wisiorek+16+%22-24%22%2C+Stal+nierdzewna%2C+srebrny%2C+z%C5%82oty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId470" Target="https://www.amazon.pl/dp/B0877554RY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId471" Target="https://www.google.pl/search?q=DTPsilver+-+Winzige+Ohrringe+925+Sterling+Silber+Gelb+Vergoldet+mit+Kristallen+von+Swarovski%C2%AE+Elements+Runde+Sehr+kleine+Ohrstecker+-+Durchmesser+3+mm+-+Farbe+%3A+Rosa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId472" Target="https://www.amazon.pl/dp/B0D6W4V5LS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId473" Target="https://www.google.pl/search?q=Viseng+Okulary+do+czytania+kocie+oczy+du%C5%BCa+ramka+modne+okulary+przeciw+niebieskim+%C5%9Bwiat%C5%82om+ze+spr%C4%99%C5%BCynowym+zamkiem+b%C5%82yskawicznym+dla+kobiet+m%C4%99%C5%BCczyzn+3+r%C3%B3%C5%BCne+kolory+%E2%80%93+2+1.5+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId474" Target="https://www.amazon.pl/dp/B0D6W3TV5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId475" Target="https://www.google.pl/search?q=Viseng+Okulary+do+czytania+kocie+oczy+du%C5%BCa+ramka+modne+okulary+przeciw+niebieskim+%C5%9Bwiat%C5%82om+ze+spr%C4%99%C5%BCynowym+zamkiem+b%C5%82yskawicznym+dla+kobiet+m%C4%99%C5%BCczyzn+3+r%C3%B3%C5%BCne+kolory+%E2%80%93+2+1.5+Dioptrie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId476" Target="https://www.amazon.pl/dp/B0D6W39DRP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId477" Target="https://www.google.pl/search?q=Viseng+2+pary+okulary+do+czytania+kocie+oczy+du%C5%BCa+ramka+okulary+przeciw+niebieskim+%C5%9Bwiat%C5%82om+modne+ze+spr%C4%99%C5%BCynowym+zamkiem+b%C5%82yskawicznym+dla+kobiet+m%C4%99%C5%BCczyzn+1%2C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId478" Target="https://www.amazon.pl/dp/B08GBTK43T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId479" Target="https://www.google.pl/search?q=BESKAR+Podk%C5%82adka+pod+prysznic+do+st%C3%B3p+XL+o+wi%C4%99kszym+rozmiarze+z+antypo%C5%9Blizgowymi+przyssawkami+%E2%80%93+oczyszcza%2C+wyg%C5%82adza%2C+z%C5%82uszcza+i+masuje+stopy+bez+zginania%2C+poprawia+kr%C4%85%C5%BCenie+st%C3%B3p+i+oczyszcza+martwy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="9"/>
     <col customWidth="true" max="3" min="2" width="20"/>
     <col customWidth="true" max="4" min="4" width="24"/>
     <col customWidth="true" max="5" min="5" width="18"/>
     <col customWidth="true" max="6" min="6" width="46"/>
     <col customWidth="true" max="7" min="7" width="10"/>
     <col customWidth="true" max="8" min="8" width="11"/>
     <col customWidth="true" max="10" min="9" width="13"/>
     <col customWidth="true" max="11" min="11" width="17"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="true"/>
     <row r="2" ht="48" customHeight="true">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3">
-[...13 lines deleted...]
-        <f>SUM(K3:K2)</f>
+    <row r="3" ht="80" customHeight="true">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="2">
+        <v>3</v>
+      </c>
+      <c r="H3" s="2">
+        <v>265</v>
+      </c>
+      <c r="I3" s="5">
+        <v>48.52</v>
+      </c>
+      <c r="J3" s="5">
+        <v>14.57</v>
+      </c>
+      <c r="K3" s="5">
+        <v>4.86</v>
+      </c>
+    </row>
+    <row r="4" ht="80" customHeight="true">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="2">
+        <v>20</v>
+      </c>
+      <c r="H4" s="2">
+        <v>150</v>
+      </c>
+      <c r="I4" s="5">
+        <v>59.51</v>
+      </c>
+      <c r="J4" s="5">
+        <v>119.02</v>
+      </c>
+      <c r="K4" s="5">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="5" ht="80" customHeight="true">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="2">
+        <v>14</v>
+      </c>
+      <c r="H5" s="2">
+        <v>270</v>
+      </c>
+      <c r="I5" s="5">
+        <v>27.95</v>
+      </c>
+      <c r="J5" s="5">
+        <v>39.11</v>
+      </c>
+      <c r="K5" s="5">
+        <v>2.79</v>
+      </c>
+    </row>
+    <row r="6" ht="80" customHeight="true">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="2">
+        <v>2</v>
+      </c>
+      <c r="H6" s="2">
+        <v>260</v>
+      </c>
+      <c r="I6" s="5">
+        <v>44.64</v>
+      </c>
+      <c r="J6" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K6" s="5">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="7" ht="80" customHeight="true">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="2">
+        <v>2</v>
+      </c>
+      <c r="H7" s="2">
+        <v>60</v>
+      </c>
+      <c r="I7" s="5">
+        <v>26.67</v>
+      </c>
+      <c r="J7" s="5">
+        <v>5.32</v>
+      </c>
+      <c r="K7" s="5">
+        <v>2.66</v>
+      </c>
+    </row>
+    <row r="8" ht="80" customHeight="true">
+      <c r="B8" s="2"/>
+      <c r="C8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="2">
+        <v>12</v>
+      </c>
+      <c r="H8" s="2">
+        <v>210</v>
+      </c>
+      <c r="I8" s="5">
+        <v>28.58</v>
+      </c>
+      <c r="J8" s="5">
+        <v>34.29</v>
+      </c>
+      <c r="K8" s="5">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="9" ht="80" customHeight="true">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="2">
+        <v>2</v>
+      </c>
+      <c r="H9" s="2">
+        <v>100</v>
+      </c>
+      <c r="I9" s="5">
+        <v>48.86</v>
+      </c>
+      <c r="J9" s="5">
+        <v>9.76</v>
+      </c>
+      <c r="K9" s="5">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="10" ht="80" customHeight="true">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="2">
+        <v>2</v>
+      </c>
+      <c r="H10" s="2">
+        <v>20</v>
+      </c>
+      <c r="I10" s="5">
+        <v>27.52</v>
+      </c>
+      <c r="J10" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="K10" s="5">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="2">
+        <v>1</v>
+      </c>
+      <c r="H11" s="2">
+        <v>20</v>
+      </c>
+      <c r="I11" s="5">
+        <v>72.42</v>
+      </c>
+      <c r="J11" s="5">
+        <v>7.24</v>
+      </c>
+      <c r="K11" s="5">
+        <v>7.24</v>
+      </c>
+    </row>
+    <row r="12" ht="80" customHeight="true">
+      <c r="B12" s="2"/>
+      <c r="C12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" s="2">
+        <v>1</v>
+      </c>
+      <c r="H12" s="2">
+        <v>40</v>
+      </c>
+      <c r="I12" s="5">
+        <v>39.28</v>
+      </c>
+      <c r="J12" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K12" s="5">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="13" ht="80" customHeight="true">
+      <c r="B13" s="2"/>
+      <c r="C13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="2">
+        <v>1</v>
+      </c>
+      <c r="H13" s="2">
+        <v>107</v>
+      </c>
+      <c r="I13" s="5">
+        <v>26.97</v>
+      </c>
+      <c r="J13" s="5">
+        <v>2.68</v>
+      </c>
+      <c r="K13" s="5">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="14" ht="80" customHeight="true">
+      <c r="B14" s="2"/>
+      <c r="C14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="2">
+        <v>1</v>
+      </c>
+      <c r="H14" s="2">
+        <v>10</v>
+      </c>
+      <c r="I14" s="5">
+        <v>74.34</v>
+      </c>
+      <c r="J14" s="5">
+        <v>7.46</v>
+      </c>
+      <c r="K14" s="5">
+        <v>7.46</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="B15" s="2"/>
+      <c r="C15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" s="2">
+        <v>1</v>
+      </c>
+      <c r="H15" s="2">
+        <v>30</v>
+      </c>
+      <c r="I15" s="5">
+        <v>31.01</v>
+      </c>
+      <c r="J15" s="5">
+        <v>3.11</v>
+      </c>
+      <c r="K15" s="5">
+        <v>3.11</v>
+      </c>
+    </row>
+    <row r="16" ht="80" customHeight="true">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="2">
+        <v>1</v>
+      </c>
+      <c r="H16" s="2">
+        <v>20</v>
+      </c>
+      <c r="I16" s="5">
+        <v>25.47</v>
+      </c>
+      <c r="J16" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="K16" s="5">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="17" ht="80" customHeight="true">
+      <c r="B17" s="2"/>
+      <c r="C17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="2">
+        <v>1</v>
+      </c>
+      <c r="H17" s="2">
+        <v>70</v>
+      </c>
+      <c r="I17" s="5">
+        <v>35.74</v>
+      </c>
+      <c r="J17" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="K17" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="B18" s="2"/>
+      <c r="C18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F18" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="2">
+        <v>1</v>
+      </c>
+      <c r="H18" s="2">
+        <v>60</v>
+      </c>
+      <c r="I18" s="5">
+        <v>35.7</v>
+      </c>
+      <c r="J18" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="K18" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="19" ht="80" customHeight="true">
+      <c r="B19" s="2"/>
+      <c r="C19" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G19" s="2">
+        <v>1</v>
+      </c>
+      <c r="H19" s="2">
+        <v>70</v>
+      </c>
+      <c r="I19" s="5">
+        <v>45.62</v>
+      </c>
+      <c r="J19" s="5">
+        <v>4.56</v>
+      </c>
+      <c r="K19" s="5">
+        <v>4.56</v>
+      </c>
+    </row>
+    <row r="20" ht="80" customHeight="true">
+      <c r="B20" s="2"/>
+      <c r="C20" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="G20" s="2">
+        <v>1</v>
+      </c>
+      <c r="H20" s="2">
+        <v>40</v>
+      </c>
+      <c r="I20" s="5">
+        <v>64.37</v>
+      </c>
+      <c r="J20" s="5">
+        <v>6.43</v>
+      </c>
+      <c r="K20" s="5">
+        <v>6.43</v>
+      </c>
+    </row>
+    <row r="21" ht="80" customHeight="true">
+      <c r="B21" s="2"/>
+      <c r="C21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="2">
+        <v>2</v>
+      </c>
+      <c r="H21" s="2">
+        <v>100</v>
+      </c>
+      <c r="I21" s="5">
+        <v>35.19</v>
+      </c>
+      <c r="J21" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="K21" s="5">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="22" ht="80" customHeight="true">
+      <c r="B22" s="2"/>
+      <c r="C22" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="2">
+        <v>1</v>
+      </c>
+      <c r="H22" s="2">
+        <v>40</v>
+      </c>
+      <c r="I22" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J22" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K22" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="23" ht="80" customHeight="true">
+      <c r="B23" s="2"/>
+      <c r="C23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="2">
+        <v>1</v>
+      </c>
+      <c r="H23" s="2">
+        <v>90</v>
+      </c>
+      <c r="I23" s="5">
+        <v>106.54</v>
+      </c>
+      <c r="J23" s="5">
+        <v>10.65</v>
+      </c>
+      <c r="K23" s="5">
+        <v>10.65</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="B24" s="2"/>
+      <c r="C24" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="G24" s="2">
+        <v>1</v>
+      </c>
+      <c r="H24" s="2">
+        <v>40</v>
+      </c>
+      <c r="I24" s="5">
+        <v>25.6</v>
+      </c>
+      <c r="J24" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="K24" s="5">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="25" ht="80" customHeight="true">
+      <c r="B25" s="2"/>
+      <c r="C25" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="2">
+        <v>2</v>
+      </c>
+      <c r="H25" s="2">
+        <v>29</v>
+      </c>
+      <c r="I25" s="5">
+        <v>13.93</v>
+      </c>
+      <c r="J25" s="5">
+        <v>2.77</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="26" ht="80" customHeight="true">
+      <c r="B26" s="2"/>
+      <c r="C26" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="G26" s="2">
+        <v>2</v>
+      </c>
+      <c r="H26" s="2">
+        <v>170</v>
+      </c>
+      <c r="I26" s="5">
+        <v>35.74</v>
+      </c>
+      <c r="J26" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="K26" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="27" ht="80" customHeight="true">
+      <c r="B27" s="2"/>
+      <c r="C27" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="G27" s="2">
+        <v>1</v>
+      </c>
+      <c r="H27" s="2">
+        <v>310</v>
+      </c>
+      <c r="I27" s="5">
+        <v>35.74</v>
+      </c>
+      <c r="J27" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="K27" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="28" ht="80" customHeight="true">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="G28" s="2">
+        <v>1</v>
+      </c>
+      <c r="H28" s="2">
+        <v>82</v>
+      </c>
+      <c r="I28" s="5">
+        <v>57.25</v>
+      </c>
+      <c r="J28" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="K28" s="5">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="29" ht="80" customHeight="true">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G29" s="2">
+        <v>1</v>
+      </c>
+      <c r="H29" s="2">
+        <v>180</v>
+      </c>
+      <c r="I29" s="5">
+        <v>37.23</v>
+      </c>
+      <c r="J29" s="5">
+        <v>3.71</v>
+      </c>
+      <c r="K29" s="5">
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="30" ht="80" customHeight="true">
+      <c r="B30" s="2"/>
+      <c r="C30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G30" s="2">
+        <v>3</v>
+      </c>
+      <c r="H30" s="2">
+        <v>2850</v>
+      </c>
+      <c r="I30" s="5">
+        <v>333.73</v>
+      </c>
+      <c r="J30" s="5">
+        <v>100.11</v>
+      </c>
+      <c r="K30" s="5">
+        <v>33.37</v>
+      </c>
+    </row>
+    <row r="31" ht="80" customHeight="true">
+      <c r="B31" s="2"/>
+      <c r="C31" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G31" s="2">
+        <v>1</v>
+      </c>
+      <c r="H31" s="2">
+        <v>370</v>
+      </c>
+      <c r="I31" s="5">
+        <v>108.2</v>
+      </c>
+      <c r="J31" s="5">
+        <v>10.82</v>
+      </c>
+      <c r="K31" s="5">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="32" ht="80" customHeight="true">
+      <c r="B32" s="2"/>
+      <c r="C32" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" s="2">
+        <v>1</v>
+      </c>
+      <c r="H32" s="2">
+        <v>710</v>
+      </c>
+      <c r="I32" s="5">
+        <v>109.74</v>
+      </c>
+      <c r="J32" s="5">
+        <v>10.99</v>
+      </c>
+      <c r="K32" s="5">
+        <v>10.99</v>
+      </c>
+    </row>
+    <row r="33" ht="80" customHeight="true">
+      <c r="B33" s="2"/>
+      <c r="C33" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="G33" s="2">
+        <v>1</v>
+      </c>
+      <c r="H33" s="2">
+        <v>800</v>
+      </c>
+      <c r="I33" s="5">
+        <v>132.66</v>
+      </c>
+      <c r="J33" s="5">
+        <v>13.25</v>
+      </c>
+      <c r="K33" s="5">
+        <v>13.25</v>
+      </c>
+    </row>
+    <row r="34" ht="80" customHeight="true">
+      <c r="B34" s="2"/>
+      <c r="C34" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G34" s="2">
+        <v>1</v>
+      </c>
+      <c r="H34" s="2">
+        <v>80</v>
+      </c>
+      <c r="I34" s="5">
+        <v>28.58</v>
+      </c>
+      <c r="J34" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="K34" s="5">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="2"/>
+      <c r="C35" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="G35" s="2">
+        <v>1</v>
+      </c>
+      <c r="H35" s="2">
+        <v>50</v>
+      </c>
+      <c r="I35" s="5">
+        <v>28.88</v>
+      </c>
+      <c r="J35" s="5">
+        <v>2.9</v>
+      </c>
+      <c r="K35" s="5">
+        <v>2.9</v>
+      </c>
+    </row>
+    <row r="36" ht="80" customHeight="true">
+      <c r="B36" s="2"/>
+      <c r="C36" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="G36" s="2">
+        <v>1</v>
+      </c>
+      <c r="H36" s="2">
+        <v>230</v>
+      </c>
+      <c r="I36" s="5">
+        <v>47.88</v>
+      </c>
+      <c r="J36" s="5">
+        <v>4.77</v>
+      </c>
+      <c r="K36" s="5">
+        <v>4.77</v>
+      </c>
+    </row>
+    <row r="37" ht="80" customHeight="true">
+      <c r="B37" s="2"/>
+      <c r="C37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G37" s="2">
+        <v>1</v>
+      </c>
+      <c r="H37" s="2">
+        <v>580</v>
+      </c>
+      <c r="I37" s="5">
+        <v>128.14</v>
+      </c>
+      <c r="J37" s="5">
+        <v>12.82</v>
+      </c>
+      <c r="K37" s="5">
+        <v>12.82</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="B38" s="2"/>
+      <c r="C38" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="2">
+        <v>1</v>
+      </c>
+      <c r="H38" s="2">
+        <v>220</v>
+      </c>
+      <c r="I38" s="5">
+        <v>71.57</v>
+      </c>
+      <c r="J38" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="K38" s="5">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="39" ht="80" customHeight="true">
+      <c r="B39" s="2"/>
+      <c r="C39" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="G39" s="2">
+        <v>1</v>
+      </c>
+      <c r="H39" s="2">
+        <v>120</v>
+      </c>
+      <c r="I39" s="5">
+        <v>34.97</v>
+      </c>
+      <c r="J39" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="K39" s="5">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="40" ht="80" customHeight="true">
+      <c r="B40" s="2"/>
+      <c r="C40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="G40" s="2">
+        <v>1</v>
+      </c>
+      <c r="H40" s="2">
+        <v>250</v>
+      </c>
+      <c r="I40" s="5">
+        <v>39.58</v>
+      </c>
+      <c r="J40" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="K40" s="5">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="41" ht="80" customHeight="true">
+      <c r="B41" s="2"/>
+      <c r="C41" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G41" s="2">
+        <v>1</v>
+      </c>
+      <c r="H41" s="2">
+        <v>272</v>
+      </c>
+      <c r="I41" s="5">
+        <v>60.28</v>
+      </c>
+      <c r="J41" s="5">
+        <v>6.05</v>
+      </c>
+      <c r="K41" s="5">
+        <v>6.05</v>
+      </c>
+    </row>
+    <row r="42" ht="80" customHeight="true">
+      <c r="B42" s="2"/>
+      <c r="C42" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="G42" s="2">
+        <v>4</v>
+      </c>
+      <c r="H42" s="2">
+        <v>200</v>
+      </c>
+      <c r="I42" s="5">
+        <v>32.55</v>
+      </c>
+      <c r="J42" s="5">
+        <v>13.04</v>
+      </c>
+      <c r="K42" s="5">
+        <v>3.26</v>
+      </c>
+    </row>
+    <row r="43" ht="80" customHeight="true">
+      <c r="B43" s="2"/>
+      <c r="C43" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G43" s="2">
+        <v>1</v>
+      </c>
+      <c r="H43" s="2">
+        <v>90</v>
+      </c>
+      <c r="I43" s="5">
+        <v>77.4</v>
+      </c>
+      <c r="J43" s="5">
+        <v>7.75</v>
+      </c>
+      <c r="K43" s="5">
+        <v>7.75</v>
+      </c>
+    </row>
+    <row r="44" ht="80" customHeight="true">
+      <c r="B44" s="2"/>
+      <c r="C44" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="G44" s="2">
+        <v>1</v>
+      </c>
+      <c r="H44" s="2">
+        <v>30</v>
+      </c>
+      <c r="I44" s="5">
+        <v>55.85</v>
+      </c>
+      <c r="J44" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="K44" s="5">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="45" ht="80" customHeight="true">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="G45" s="2">
+        <v>1</v>
+      </c>
+      <c r="H45" s="2">
+        <v>0</v>
+      </c>
+      <c r="I45" s="5">
+        <v>80.9</v>
+      </c>
+      <c r="J45" s="5">
+        <v>8.09</v>
+      </c>
+      <c r="K45" s="5">
+        <v>8.09</v>
+      </c>
+    </row>
+    <row r="46" ht="80" customHeight="true">
+      <c r="B46" s="2"/>
+      <c r="C46" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="G46" s="2">
+        <v>1</v>
+      </c>
+      <c r="H46" s="2">
+        <v>0</v>
+      </c>
+      <c r="I46" s="5">
+        <v>80.94</v>
+      </c>
+      <c r="J46" s="5">
+        <v>8.09</v>
+      </c>
+      <c r="K46" s="5">
+        <v>8.09</v>
+      </c>
+    </row>
+    <row r="47" ht="80" customHeight="true">
+      <c r="B47" s="2"/>
+      <c r="C47" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="G47" s="2">
+        <v>1</v>
+      </c>
+      <c r="H47" s="2">
+        <v>10</v>
+      </c>
+      <c r="I47" s="5">
+        <v>24.41</v>
+      </c>
+      <c r="J47" s="5">
+        <v>2.43</v>
+      </c>
+      <c r="K47" s="5">
+        <v>2.43</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="B48" s="2"/>
+      <c r="C48" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="G48" s="2">
+        <v>1</v>
+      </c>
+      <c r="H48" s="2">
+        <v>100</v>
+      </c>
+      <c r="I48" s="5">
+        <v>32.76</v>
+      </c>
+      <c r="J48" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="K48" s="5">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="49" ht="80" customHeight="true">
+      <c r="B49" s="2"/>
+      <c r="C49" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="G49" s="2">
+        <v>6</v>
+      </c>
+      <c r="H49" s="2">
+        <v>30</v>
+      </c>
+      <c r="I49" s="5">
+        <v>93.72</v>
+      </c>
+      <c r="J49" s="5">
+        <v>56.23</v>
+      </c>
+      <c r="K49" s="5">
+        <v>9.37</v>
+      </c>
+    </row>
+    <row r="50" ht="80" customHeight="true">
+      <c r="B50" s="2"/>
+      <c r="C50" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="G50" s="2">
+        <v>3</v>
+      </c>
+      <c r="H50" s="2">
+        <v>120</v>
+      </c>
+      <c r="I50" s="5">
+        <v>42</v>
+      </c>
+      <c r="J50" s="5">
+        <v>12.61</v>
+      </c>
+      <c r="K50" s="5">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="B51" s="2"/>
+      <c r="C51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G51" s="2">
+        <v>1</v>
+      </c>
+      <c r="H51" s="2">
+        <v>60</v>
+      </c>
+      <c r="I51" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J51" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K51" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="G52" s="2">
+        <v>1</v>
+      </c>
+      <c r="H52" s="2">
+        <v>20</v>
+      </c>
+      <c r="I52" s="5">
+        <v>67.99</v>
+      </c>
+      <c r="J52" s="5">
+        <v>6.82</v>
+      </c>
+      <c r="K52" s="5">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="B53" s="2"/>
+      <c r="C53" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F53" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="G53" s="2">
+        <v>1</v>
+      </c>
+      <c r="H53" s="2">
+        <v>40</v>
+      </c>
+      <c r="I53" s="5">
+        <v>96.62</v>
+      </c>
+      <c r="J53" s="5">
+        <v>9.67</v>
+      </c>
+      <c r="K53" s="5">
+        <v>9.67</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="B54" s="2"/>
+      <c r="C54" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="G54" s="2">
+        <v>1</v>
+      </c>
+      <c r="H54" s="2">
+        <v>20</v>
+      </c>
+      <c r="I54" s="5">
+        <v>76.94</v>
+      </c>
+      <c r="J54" s="5">
+        <v>7.71</v>
+      </c>
+      <c r="K54" s="5">
+        <v>7.71</v>
+      </c>
+    </row>
+    <row r="55" ht="80" customHeight="true">
+      <c r="B55" s="2"/>
+      <c r="C55" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="G55" s="2">
+        <v>1</v>
+      </c>
+      <c r="H55" s="2">
+        <v>270</v>
+      </c>
+      <c r="I55" s="5">
+        <v>35.74</v>
+      </c>
+      <c r="J55" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="K55" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="56" ht="80" customHeight="true">
+      <c r="B56" s="2"/>
+      <c r="C56" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="G56" s="2">
+        <v>2</v>
+      </c>
+      <c r="H56" s="2">
+        <v>120</v>
+      </c>
+      <c r="I56" s="5">
+        <v>34.89</v>
+      </c>
+      <c r="J56" s="5">
+        <v>6.99</v>
+      </c>
+      <c r="K56" s="5">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="57" ht="80" customHeight="true">
+      <c r="B57" s="2"/>
+      <c r="C57" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="G57" s="2">
+        <v>1</v>
+      </c>
+      <c r="H57" s="2">
+        <v>40</v>
+      </c>
+      <c r="I57" s="5">
+        <v>26.67</v>
+      </c>
+      <c r="J57" s="5">
+        <v>2.68</v>
+      </c>
+      <c r="K57" s="5">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="58" ht="80" customHeight="true">
+      <c r="B58" s="2"/>
+      <c r="C58" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="G58" s="2">
+        <v>1</v>
+      </c>
+      <c r="H58" s="2">
+        <v>40</v>
+      </c>
+      <c r="I58" s="5">
+        <v>25.47</v>
+      </c>
+      <c r="J58" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="K58" s="5">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="59" ht="80" customHeight="true">
+      <c r="B59" s="2"/>
+      <c r="C59" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="G59" s="2">
+        <v>2</v>
+      </c>
+      <c r="H59" s="2">
+        <v>30</v>
+      </c>
+      <c r="I59" s="5">
+        <v>24.28</v>
+      </c>
+      <c r="J59" s="5">
+        <v>4.86</v>
+      </c>
+      <c r="K59" s="5">
+        <v>2.43</v>
+      </c>
+    </row>
+    <row r="60" ht="80" customHeight="true">
+      <c r="B60" s="2"/>
+      <c r="C60" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="G60" s="2">
+        <v>1</v>
+      </c>
+      <c r="H60" s="2">
+        <v>70</v>
+      </c>
+      <c r="I60" s="5">
+        <v>84.73</v>
+      </c>
+      <c r="J60" s="5">
+        <v>8.48</v>
+      </c>
+      <c r="K60" s="5">
+        <v>8.48</v>
+      </c>
+    </row>
+    <row r="61" ht="80" customHeight="true">
+      <c r="B61" s="2"/>
+      <c r="C61" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="G61" s="2">
+        <v>1</v>
+      </c>
+      <c r="H61" s="2">
+        <v>885</v>
+      </c>
+      <c r="I61" s="5">
+        <v>122.05</v>
+      </c>
+      <c r="J61" s="5">
+        <v>12.23</v>
+      </c>
+      <c r="K61" s="5">
+        <v>12.23</v>
+      </c>
+    </row>
+    <row r="62" ht="80" customHeight="true">
+      <c r="B62" s="2"/>
+      <c r="C62" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="G62" s="2">
+        <v>1</v>
+      </c>
+      <c r="H62" s="2">
+        <v>160</v>
+      </c>
+      <c r="I62" s="5">
+        <v>38.6</v>
+      </c>
+      <c r="J62" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="K62" s="5">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="63" ht="80" customHeight="true">
+      <c r="B63" s="2"/>
+      <c r="C63" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="G63" s="2">
+        <v>1</v>
+      </c>
+      <c r="H63" s="2">
+        <v>50</v>
+      </c>
+      <c r="I63" s="5">
+        <v>24.37</v>
+      </c>
+      <c r="J63" s="5">
+        <v>2.43</v>
+      </c>
+      <c r="K63" s="5">
+        <v>2.43</v>
+      </c>
+    </row>
+    <row r="64" ht="80" customHeight="true">
+      <c r="B64" s="2"/>
+      <c r="C64" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="G64" s="2">
+        <v>3</v>
+      </c>
+      <c r="H64" s="2">
+        <v>100</v>
+      </c>
+      <c r="I64" s="5">
+        <v>37.7</v>
+      </c>
+      <c r="J64" s="5">
+        <v>11.33</v>
+      </c>
+      <c r="K64" s="5">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="65" ht="80" customHeight="true">
+      <c r="B65" s="2"/>
+      <c r="C65" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="G65" s="2">
+        <v>1</v>
+      </c>
+      <c r="H65" s="2">
+        <v>100</v>
+      </c>
+      <c r="I65" s="5">
+        <v>35.74</v>
+      </c>
+      <c r="J65" s="5">
+        <v>3.58</v>
+      </c>
+      <c r="K65" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="66" ht="80" customHeight="true">
+      <c r="B66" s="2"/>
+      <c r="C66" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="G66" s="2">
+        <v>1</v>
+      </c>
+      <c r="H66" s="2">
+        <v>5</v>
+      </c>
+      <c r="I66" s="5">
+        <v>28.58</v>
+      </c>
+      <c r="J66" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="K66" s="5">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="67" ht="80" customHeight="true">
+      <c r="B67" s="2"/>
+      <c r="C67" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F67" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="G67" s="2">
+        <v>1</v>
+      </c>
+      <c r="H67" s="2">
+        <v>70</v>
+      </c>
+      <c r="I67" s="5">
+        <v>71.18</v>
+      </c>
+      <c r="J67" s="5">
+        <v>7.11</v>
+      </c>
+      <c r="K67" s="5">
+        <v>7.11</v>
+      </c>
+    </row>
+    <row r="68" ht="80" customHeight="true">
+      <c r="B68" s="2"/>
+      <c r="C68" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="G68" s="2">
+        <v>1</v>
+      </c>
+      <c r="H68" s="2">
+        <v>100</v>
+      </c>
+      <c r="I68" s="5">
+        <v>52.36</v>
+      </c>
+      <c r="J68" s="5">
+        <v>5.24</v>
+      </c>
+      <c r="K68" s="5">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="69" ht="80" customHeight="true">
+      <c r="B69" s="2"/>
+      <c r="C69" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F69" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="G69" s="2">
+        <v>1</v>
+      </c>
+      <c r="H69" s="2">
+        <v>440</v>
+      </c>
+      <c r="I69" s="5">
+        <v>62.07</v>
+      </c>
+      <c r="J69" s="5">
+        <v>6.22</v>
+      </c>
+      <c r="K69" s="5">
+        <v>6.22</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="B70" s="2"/>
+      <c r="C70" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="G70" s="2">
+        <v>1</v>
+      </c>
+      <c r="H70" s="2">
+        <v>560</v>
+      </c>
+      <c r="I70" s="5">
+        <v>59.34</v>
+      </c>
+      <c r="J70" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="K70" s="5">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="71" ht="80" customHeight="true">
+      <c r="B71" s="2"/>
+      <c r="C71" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="G71" s="2">
+        <v>1</v>
+      </c>
+      <c r="H71" s="2">
+        <v>180</v>
+      </c>
+      <c r="I71" s="5">
+        <v>65.56</v>
+      </c>
+      <c r="J71" s="5">
+        <v>6.56</v>
+      </c>
+      <c r="K71" s="5">
+        <v>6.56</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="2"/>
+      <c r="C72" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="G72" s="2">
+        <v>1</v>
+      </c>
+      <c r="H72" s="2">
+        <v>25</v>
+      </c>
+      <c r="I72" s="5">
+        <v>63.26</v>
+      </c>
+      <c r="J72" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="K72" s="5">
+        <v>6.35</v>
+      </c>
+    </row>
+    <row r="73" ht="80" customHeight="true">
+      <c r="B73" s="2"/>
+      <c r="C73" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F73" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G73" s="2">
+        <v>1</v>
+      </c>
+      <c r="H73" s="2">
+        <v>70</v>
+      </c>
+      <c r="I73" s="5">
+        <v>68.16</v>
+      </c>
+      <c r="J73" s="5">
+        <v>6.82</v>
+      </c>
+      <c r="K73" s="5">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="74" ht="80" customHeight="true">
+      <c r="B74" s="2"/>
+      <c r="C74" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="G74" s="2">
+        <v>1</v>
+      </c>
+      <c r="H74" s="2">
+        <v>60</v>
+      </c>
+      <c r="I74" s="5">
+        <v>68.16</v>
+      </c>
+      <c r="J74" s="5">
+        <v>6.82</v>
+      </c>
+      <c r="K74" s="5">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="75" ht="80" customHeight="true">
+      <c r="B75" s="2"/>
+      <c r="C75" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="G75" s="2">
+        <v>2</v>
+      </c>
+      <c r="H75" s="2">
+        <v>80</v>
+      </c>
+      <c r="I75" s="5">
+        <v>64.92</v>
+      </c>
+      <c r="J75" s="5">
+        <v>12.99</v>
+      </c>
+      <c r="K75" s="5">
+        <v>6.5</v>
+      </c>
+    </row>
+    <row r="76" ht="80" customHeight="true">
+      <c r="B76" s="2"/>
+      <c r="C76" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="G76" s="2">
+        <v>2</v>
+      </c>
+      <c r="H76" s="2">
+        <v>20</v>
+      </c>
+      <c r="I76" s="5">
+        <v>47.46</v>
+      </c>
+      <c r="J76" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="K76" s="5">
+        <v>4.75</v>
+      </c>
+    </row>
+    <row r="77" ht="80" customHeight="true">
+      <c r="B77" s="2"/>
+      <c r="C77" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="F77" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="G77" s="2">
+        <v>8</v>
+      </c>
+      <c r="H77" s="2">
+        <v>20</v>
+      </c>
+      <c r="I77" s="5">
+        <v>46.35</v>
+      </c>
+      <c r="J77" s="5">
+        <v>37.06</v>
+      </c>
+      <c r="K77" s="5">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="B78" s="2"/>
+      <c r="C78" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="G78" s="2">
+        <v>1</v>
+      </c>
+      <c r="H78" s="2">
+        <v>51</v>
+      </c>
+      <c r="I78" s="5">
+        <v>81.71</v>
+      </c>
+      <c r="J78" s="5">
+        <v>8.18</v>
+      </c>
+      <c r="K78" s="5">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="79" ht="80" customHeight="true">
+      <c r="B79" s="2"/>
+      <c r="C79" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="F79" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="G79" s="2">
+        <v>1</v>
+      </c>
+      <c r="H79" s="2">
+        <v>162</v>
+      </c>
+      <c r="I79" s="5">
+        <v>80.56</v>
+      </c>
+      <c r="J79" s="5">
+        <v>8.05</v>
+      </c>
+      <c r="K79" s="5">
+        <v>8.05</v>
+      </c>
+    </row>
+    <row r="80" ht="80" customHeight="true">
+      <c r="B80" s="2"/>
+      <c r="C80" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="G80" s="2">
+        <v>1</v>
+      </c>
+      <c r="H80" s="2">
+        <v>40</v>
+      </c>
+      <c r="I80" s="5">
+        <v>75.44</v>
+      </c>
+      <c r="J80" s="5">
+        <v>7.54</v>
+      </c>
+      <c r="K80" s="5">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="81" ht="80" customHeight="true">
+      <c r="B81" s="2"/>
+      <c r="C81" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="G81" s="2">
+        <v>3</v>
+      </c>
+      <c r="H81" s="2">
+        <v>80</v>
+      </c>
+      <c r="I81" s="5">
+        <v>32.08</v>
+      </c>
+      <c r="J81" s="5">
+        <v>9.63</v>
+      </c>
+      <c r="K81" s="5">
+        <v>3.21</v>
+      </c>
+    </row>
+    <row r="82" ht="80" customHeight="true">
+      <c r="B82" s="2"/>
+      <c r="C82" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="G82" s="2">
+        <v>1</v>
+      </c>
+      <c r="H82" s="2">
+        <v>222</v>
+      </c>
+      <c r="I82" s="5">
+        <v>128.99</v>
+      </c>
+      <c r="J82" s="5">
+        <v>12.91</v>
+      </c>
+      <c r="K82" s="5">
+        <v>12.91</v>
+      </c>
+    </row>
+    <row r="83" ht="80" customHeight="true">
+      <c r="B83" s="2"/>
+      <c r="C83" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="G83" s="2">
+        <v>2</v>
+      </c>
+      <c r="H83" s="2">
+        <v>70</v>
+      </c>
+      <c r="I83" s="5">
+        <v>40.68</v>
+      </c>
+      <c r="J83" s="5">
+        <v>8.14</v>
+      </c>
+      <c r="K83" s="5">
+        <v>4.07</v>
+      </c>
+    </row>
+    <row r="84" ht="80" customHeight="true">
+      <c r="B84" s="2"/>
+      <c r="C84" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="G84" s="2">
+        <v>1</v>
+      </c>
+      <c r="H84" s="2">
+        <v>140</v>
+      </c>
+      <c r="I84" s="5">
+        <v>57.25</v>
+      </c>
+      <c r="J84" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="K84" s="5">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="85" ht="80" customHeight="true">
+      <c r="B85" s="2"/>
+      <c r="C85" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="G85" s="2">
+        <v>1</v>
+      </c>
+      <c r="H85" s="2">
+        <v>70</v>
+      </c>
+      <c r="I85" s="5">
+        <v>42.94</v>
+      </c>
+      <c r="J85" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K85" s="5">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="86" ht="80" customHeight="true">
+      <c r="B86" s="2"/>
+      <c r="C86" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="G86" s="2">
+        <v>6</v>
+      </c>
+      <c r="H86" s="2">
+        <v>100</v>
+      </c>
+      <c r="I86" s="5">
+        <v>36.81</v>
+      </c>
+      <c r="J86" s="5">
+        <v>22.07</v>
+      </c>
+      <c r="K86" s="5">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="87" ht="80" customHeight="true">
+      <c r="B87" s="2"/>
+      <c r="C87" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="G87" s="2">
+        <v>9</v>
+      </c>
+      <c r="H87" s="2">
+        <v>100</v>
+      </c>
+      <c r="I87" s="5">
+        <v>32.72</v>
+      </c>
+      <c r="J87" s="5">
+        <v>29.44</v>
+      </c>
+      <c r="K87" s="5">
+        <v>3.27</v>
+      </c>
+    </row>
+    <row r="88" ht="80" customHeight="true">
+      <c r="B88" s="2"/>
+      <c r="C88" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="G88" s="2">
+        <v>1</v>
+      </c>
+      <c r="H88" s="2">
+        <v>70</v>
+      </c>
+      <c r="I88" s="5">
+        <v>35.1</v>
+      </c>
+      <c r="J88" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="K88" s="5">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="89" ht="80" customHeight="true">
+      <c r="B89" s="2"/>
+      <c r="C89" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="G89" s="2">
+        <v>1</v>
+      </c>
+      <c r="H89" s="2">
+        <v>87</v>
+      </c>
+      <c r="I89" s="5">
+        <v>40.9</v>
+      </c>
+      <c r="J89" s="5">
+        <v>4.09</v>
+      </c>
+      <c r="K89" s="5">
+        <v>4.09</v>
+      </c>
+    </row>
+    <row r="90" ht="80" customHeight="true">
+      <c r="B90" s="2"/>
+      <c r="C90" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="G90" s="2">
+        <v>1</v>
+      </c>
+      <c r="H90" s="2">
+        <v>50</v>
+      </c>
+      <c r="I90" s="5">
+        <v>27.18</v>
+      </c>
+      <c r="J90" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="K90" s="5">
+        <v>2.73</v>
+      </c>
+    </row>
+    <row r="91" ht="80" customHeight="true">
+      <c r="B91" s="2"/>
+      <c r="C91" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="G91" s="2">
+        <v>1</v>
+      </c>
+      <c r="H91" s="2">
+        <v>50</v>
+      </c>
+      <c r="I91" s="5">
+        <v>34.59</v>
+      </c>
+      <c r="J91" s="5">
+        <v>3.45</v>
+      </c>
+      <c r="K91" s="5">
+        <v>3.45</v>
+      </c>
+    </row>
+    <row r="92" ht="80" customHeight="true">
+      <c r="B92" s="2"/>
+      <c r="C92" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G92" s="2">
+        <v>1</v>
+      </c>
+      <c r="H92" s="2">
+        <v>90</v>
+      </c>
+      <c r="I92" s="5">
+        <v>38.68</v>
+      </c>
+      <c r="J92" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="K92" s="5">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="93" ht="80" customHeight="true">
+      <c r="B93" s="2"/>
+      <c r="C93" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G93" s="2">
+        <v>1</v>
+      </c>
+      <c r="H93" s="2">
+        <v>90</v>
+      </c>
+      <c r="I93" s="5">
+        <v>33.95</v>
+      </c>
+      <c r="J93" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="K93" s="5">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="94" ht="80" customHeight="true">
+      <c r="B94" s="2"/>
+      <c r="C94" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="G94" s="2">
+        <v>1</v>
+      </c>
+      <c r="H94" s="2">
+        <v>60</v>
+      </c>
+      <c r="I94" s="5">
+        <v>31.35</v>
+      </c>
+      <c r="J94" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="K94" s="5">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="95" ht="80" customHeight="true">
+      <c r="B95" s="2"/>
+      <c r="C95" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="G95" s="2">
+        <v>1</v>
+      </c>
+      <c r="H95" s="2">
+        <v>50</v>
+      </c>
+      <c r="I95" s="5">
+        <v>30.25</v>
+      </c>
+      <c r="J95" s="5">
+        <v>3.02</v>
+      </c>
+      <c r="K95" s="5">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="96" ht="80" customHeight="true">
+      <c r="B96" s="2"/>
+      <c r="C96" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="G96" s="2">
+        <v>2</v>
+      </c>
+      <c r="H96" s="2">
+        <v>50</v>
+      </c>
+      <c r="I96" s="5">
+        <v>35.19</v>
+      </c>
+      <c r="J96" s="5">
+        <v>7.03</v>
+      </c>
+      <c r="K96" s="5">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="97" ht="80" customHeight="true">
+      <c r="B97" s="2"/>
+      <c r="C97" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="G97" s="2">
+        <v>1</v>
+      </c>
+      <c r="H97" s="2">
+        <v>20</v>
+      </c>
+      <c r="I97" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J97" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="K97" s="5">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="98" ht="80" customHeight="true">
+      <c r="B98" s="2"/>
+      <c r="C98" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="G98" s="2">
+        <v>1</v>
+      </c>
+      <c r="H98" s="2">
+        <v>500</v>
+      </c>
+      <c r="I98" s="5">
+        <v>82.3</v>
+      </c>
+      <c r="J98" s="5">
+        <v>8.22</v>
+      </c>
+      <c r="K98" s="5">
+        <v>8.22</v>
+      </c>
+    </row>
+    <row r="99" ht="80" customHeight="true">
+      <c r="B99" s="2"/>
+      <c r="C99" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="G99" s="2">
+        <v>1</v>
+      </c>
+      <c r="H99" s="2">
+        <v>70</v>
+      </c>
+      <c r="I99" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J99" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K99" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="100" ht="80" customHeight="true">
+      <c r="B100" s="2"/>
+      <c r="C100" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="G100" s="2">
+        <v>1</v>
+      </c>
+      <c r="H100" s="2">
+        <v>70</v>
+      </c>
+      <c r="I100" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J100" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K100" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="101" ht="80" customHeight="true">
+      <c r="B101" s="2"/>
+      <c r="C101" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="G101" s="2">
+        <v>2</v>
+      </c>
+      <c r="H101" s="2">
+        <v>50</v>
+      </c>
+      <c r="I101" s="5">
+        <v>39.36</v>
+      </c>
+      <c r="J101" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="K101" s="5">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="B102" s="2"/>
+      <c r="C102" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="F102" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="G102" s="2">
+        <v>1</v>
+      </c>
+      <c r="H102" s="2">
+        <v>160</v>
+      </c>
+      <c r="I102" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J102" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K102" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="103" ht="80" customHeight="true">
+      <c r="B103" s="2"/>
+      <c r="C103" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="G103" s="2">
+        <v>2</v>
+      </c>
+      <c r="H103" s="2">
+        <v>59</v>
+      </c>
+      <c r="I103" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J103" s="5">
+        <v>10.74</v>
+      </c>
+      <c r="K103" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="104" ht="80" customHeight="true">
+      <c r="B104" s="2"/>
+      <c r="C104" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F104" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="G104" s="2">
+        <v>1</v>
+      </c>
+      <c r="H104" s="2">
+        <v>40</v>
+      </c>
+      <c r="I104" s="5">
+        <v>50.1</v>
+      </c>
+      <c r="J104" s="5">
+        <v>5.03</v>
+      </c>
+      <c r="K104" s="5">
+        <v>5.03</v>
+      </c>
+    </row>
+    <row r="105" ht="80" customHeight="true">
+      <c r="B105" s="2"/>
+      <c r="C105" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="G105" s="2">
+        <v>1</v>
+      </c>
+      <c r="H105" s="2">
+        <v>60</v>
+      </c>
+      <c r="I105" s="5">
+        <v>38</v>
+      </c>
+      <c r="J105" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="K105" s="5">
+        <v>3.79</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="B106" s="2"/>
+      <c r="C106" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="G106" s="2">
+        <v>2</v>
+      </c>
+      <c r="H106" s="2">
+        <v>20</v>
+      </c>
+      <c r="I106" s="5">
+        <v>66.33</v>
+      </c>
+      <c r="J106" s="5">
+        <v>13.25</v>
+      </c>
+      <c r="K106" s="5">
+        <v>6.63</v>
+      </c>
+    </row>
+    <row r="107" ht="80" customHeight="true">
+      <c r="B107" s="2"/>
+      <c r="C107" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="G107" s="2">
+        <v>1</v>
+      </c>
+      <c r="H107" s="2">
+        <v>109</v>
+      </c>
+      <c r="I107" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J107" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K107" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="108" ht="80" customHeight="true">
+      <c r="B108" s="2"/>
+      <c r="C108" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="G108" s="2">
+        <v>1</v>
+      </c>
+      <c r="H108" s="2">
+        <v>50</v>
+      </c>
+      <c r="I108" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J108" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K108" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="109" ht="80" customHeight="true">
+      <c r="B109" s="2"/>
+      <c r="C109" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="G109" s="2">
+        <v>2</v>
+      </c>
+      <c r="H109" s="2">
+        <v>30</v>
+      </c>
+      <c r="I109" s="5">
+        <v>22.19</v>
+      </c>
+      <c r="J109" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="K109" s="5">
+        <v>2.22</v>
+      </c>
+    </row>
+    <row r="110" ht="80" customHeight="true">
+      <c r="B110" s="2"/>
+      <c r="C110" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="G110" s="2">
+        <v>2</v>
+      </c>
+      <c r="H110" s="2">
+        <v>10</v>
+      </c>
+      <c r="I110" s="5">
+        <v>39.36</v>
+      </c>
+      <c r="J110" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="K110" s="5">
+        <v>3.94</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="B111" s="2"/>
+      <c r="C111" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="G111" s="2">
+        <v>2</v>
+      </c>
+      <c r="H111" s="2">
+        <v>7</v>
+      </c>
+      <c r="I111" s="5">
+        <v>40.09</v>
+      </c>
+      <c r="J111" s="5">
+        <v>8.01</v>
+      </c>
+      <c r="K111" s="5">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="112" ht="80" customHeight="true">
+      <c r="B112" s="2"/>
+      <c r="C112" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F112" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="G112" s="2">
+        <v>1</v>
+      </c>
+      <c r="H112" s="2">
+        <v>90</v>
+      </c>
+      <c r="I112" s="5">
+        <v>106.24</v>
+      </c>
+      <c r="J112" s="5">
+        <v>10.61</v>
+      </c>
+      <c r="K112" s="5">
+        <v>10.61</v>
+      </c>
+    </row>
+    <row r="113" ht="80" customHeight="true">
+      <c r="B113" s="2"/>
+      <c r="C113" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="G113" s="2">
+        <v>1</v>
+      </c>
+      <c r="H113" s="2">
+        <v>100</v>
+      </c>
+      <c r="I113" s="5">
+        <v>99.85</v>
+      </c>
+      <c r="J113" s="5">
+        <v>9.97</v>
+      </c>
+      <c r="K113" s="5">
+        <v>9.97</v>
+      </c>
+    </row>
+    <row r="114" ht="80" customHeight="true">
+      <c r="B114" s="2"/>
+      <c r="C114" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F114" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="G114" s="2">
+        <v>1</v>
+      </c>
+      <c r="H114" s="2">
+        <v>35</v>
+      </c>
+      <c r="I114" s="5">
+        <v>85.2</v>
+      </c>
+      <c r="J114" s="5">
+        <v>8.52</v>
+      </c>
+      <c r="K114" s="5">
+        <v>8.52</v>
+      </c>
+    </row>
+    <row r="115" ht="80" customHeight="true">
+      <c r="B115" s="2"/>
+      <c r="C115" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="G115" s="2">
+        <v>1</v>
+      </c>
+      <c r="H115" s="2">
+        <v>500</v>
+      </c>
+      <c r="I115" s="5">
+        <v>104.71</v>
+      </c>
+      <c r="J115" s="5">
+        <v>10.48</v>
+      </c>
+      <c r="K115" s="5">
+        <v>10.48</v>
+      </c>
+    </row>
+    <row r="116" ht="80" customHeight="true">
+      <c r="B116" s="2"/>
+      <c r="C116" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="G116" s="2">
+        <v>1</v>
+      </c>
+      <c r="H116" s="2">
+        <v>59</v>
+      </c>
+      <c r="I116" s="5">
+        <v>55.25</v>
+      </c>
+      <c r="J116" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="K116" s="5">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="117" ht="80" customHeight="true">
+      <c r="B117" s="2"/>
+      <c r="C117" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="G117" s="2">
+        <v>1</v>
+      </c>
+      <c r="H117" s="2">
+        <v>250</v>
+      </c>
+      <c r="I117" s="5">
+        <v>39.41</v>
+      </c>
+      <c r="J117" s="5">
+        <v>3.96</v>
+      </c>
+      <c r="K117" s="5">
+        <v>3.96</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="B118" s="2"/>
+      <c r="C118" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="G118" s="2">
+        <v>2</v>
+      </c>
+      <c r="H118" s="2">
+        <v>120</v>
+      </c>
+      <c r="I118" s="5">
+        <v>43.49</v>
+      </c>
+      <c r="J118" s="5">
+        <v>8.69</v>
+      </c>
+      <c r="K118" s="5">
+        <v>4.35</v>
+      </c>
+    </row>
+    <row r="119" ht="80" customHeight="true">
+      <c r="B119" s="2"/>
+      <c r="C119" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="G119" s="2">
+        <v>2</v>
+      </c>
+      <c r="H119" s="2">
+        <v>90</v>
+      </c>
+      <c r="I119" s="5">
+        <v>32.93</v>
+      </c>
+      <c r="J119" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="K119" s="5">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="120" ht="80" customHeight="true">
+      <c r="B120" s="2"/>
+      <c r="C120" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="G120" s="2">
+        <v>3</v>
+      </c>
+      <c r="H120" s="2">
+        <v>90</v>
+      </c>
+      <c r="I120" s="5">
+        <v>33.53</v>
+      </c>
+      <c r="J120" s="5">
+        <v>10.05</v>
+      </c>
+      <c r="K120" s="5">
+        <v>3.35</v>
+      </c>
+    </row>
+    <row r="121" ht="80" customHeight="true">
+      <c r="B121" s="2"/>
+      <c r="C121" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="G121" s="2">
+        <v>1</v>
+      </c>
+      <c r="H121" s="2">
+        <v>230</v>
+      </c>
+      <c r="I121" s="5">
+        <v>34.76</v>
+      </c>
+      <c r="J121" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="K121" s="5">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="122" ht="80" customHeight="true">
+      <c r="B122" s="2"/>
+      <c r="C122" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="G122" s="2">
+        <v>1</v>
+      </c>
+      <c r="H122" s="2">
+        <v>140</v>
+      </c>
+      <c r="I122" s="5">
+        <v>31.65</v>
+      </c>
+      <c r="J122" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="K122" s="5">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="123" ht="80" customHeight="true">
+      <c r="B123" s="2"/>
+      <c r="C123" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="G123" s="2">
+        <v>3</v>
+      </c>
+      <c r="H123" s="2">
+        <v>30</v>
+      </c>
+      <c r="I123" s="5">
+        <v>49.76</v>
+      </c>
+      <c r="J123" s="5">
+        <v>14.91</v>
+      </c>
+      <c r="K123" s="5">
+        <v>4.97</v>
+      </c>
+    </row>
+    <row r="124" ht="80" customHeight="true">
+      <c r="B124" s="2"/>
+      <c r="C124" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="G124" s="2">
+        <v>1</v>
+      </c>
+      <c r="H124" s="2">
+        <v>50</v>
+      </c>
+      <c r="I124" s="5">
+        <v>24.11</v>
+      </c>
+      <c r="J124" s="5">
+        <v>2.43</v>
+      </c>
+      <c r="K124" s="5">
+        <v>2.43</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="B125" s="2"/>
+      <c r="C125" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="G125" s="2">
+        <v>1</v>
+      </c>
+      <c r="H125" s="2">
+        <v>50</v>
+      </c>
+      <c r="I125" s="5">
+        <v>56.4</v>
+      </c>
+      <c r="J125" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="K125" s="5">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="126" ht="80" customHeight="true">
+      <c r="B126" s="2"/>
+      <c r="C126" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F126" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="G126" s="2">
+        <v>1</v>
+      </c>
+      <c r="H126" s="2">
+        <v>20</v>
+      </c>
+      <c r="I126" s="5">
+        <v>69.78</v>
+      </c>
+      <c r="J126" s="5">
+        <v>6.99</v>
+      </c>
+      <c r="K126" s="5">
+        <v>6.99</v>
+      </c>
+    </row>
+    <row r="127" ht="80" customHeight="true">
+      <c r="B127" s="2"/>
+      <c r="C127" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="G127" s="2">
+        <v>1</v>
+      </c>
+      <c r="H127" s="2">
+        <v>82</v>
+      </c>
+      <c r="I127" s="5">
+        <v>57.25</v>
+      </c>
+      <c r="J127" s="5">
+        <v>5.71</v>
+      </c>
+      <c r="K127" s="5">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="B128" s="2"/>
+      <c r="C128" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="G128" s="2">
+        <v>2</v>
+      </c>
+      <c r="H128" s="2">
+        <v>30</v>
+      </c>
+      <c r="I128" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J128" s="5">
+        <v>8.39</v>
+      </c>
+      <c r="K128" s="5">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="129" ht="80" customHeight="true">
+      <c r="B129" s="2"/>
+      <c r="C129" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="G129" s="2">
+        <v>2</v>
+      </c>
+      <c r="H129" s="2">
+        <v>138</v>
+      </c>
+      <c r="I129" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J129" s="5">
+        <v>17.89</v>
+      </c>
+      <c r="K129" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="130" ht="80" customHeight="true">
+      <c r="B130" s="2"/>
+      <c r="C130" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="G130" s="2">
+        <v>1</v>
+      </c>
+      <c r="H130" s="2">
+        <v>230</v>
+      </c>
+      <c r="I130" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J130" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K130" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="131" ht="80" customHeight="true">
+      <c r="B131" s="2"/>
+      <c r="C131" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="G131" s="2">
+        <v>1</v>
+      </c>
+      <c r="H131" s="2">
+        <v>20</v>
+      </c>
+      <c r="I131" s="5">
+        <v>45.37</v>
+      </c>
+      <c r="J131" s="5">
+        <v>4.56</v>
+      </c>
+      <c r="K131" s="5">
+        <v>4.56</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="B132" s="2"/>
+      <c r="C132" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="G132" s="2">
+        <v>1</v>
+      </c>
+      <c r="H132" s="2">
+        <v>90</v>
+      </c>
+      <c r="I132" s="5">
+        <v>31.61</v>
+      </c>
+      <c r="J132" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="K132" s="5">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="133" ht="80" customHeight="true">
+      <c r="B133" s="2"/>
+      <c r="C133" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="G133" s="2">
+        <v>1</v>
+      </c>
+      <c r="H133" s="2">
+        <v>10</v>
+      </c>
+      <c r="I133" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J133" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="K133" s="5">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="B134" s="2"/>
+      <c r="C134" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="G134" s="2">
+        <v>1</v>
+      </c>
+      <c r="H134" s="2">
+        <v>500</v>
+      </c>
+      <c r="I134" s="5">
+        <v>52.99</v>
+      </c>
+      <c r="J134" s="5">
+        <v>5.28</v>
+      </c>
+      <c r="K134" s="5">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="135" ht="80" customHeight="true">
+      <c r="B135" s="2"/>
+      <c r="C135" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="G135" s="2">
+        <v>1</v>
+      </c>
+      <c r="H135" s="2">
+        <v>50</v>
+      </c>
+      <c r="I135" s="5">
+        <v>25.73</v>
+      </c>
+      <c r="J135" s="5">
+        <v>2.56</v>
+      </c>
+      <c r="K135" s="5">
+        <v>2.56</v>
+      </c>
+    </row>
+    <row r="136" ht="80" customHeight="true">
+      <c r="B136" s="2"/>
+      <c r="C136" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="G136" s="2">
+        <v>1</v>
+      </c>
+      <c r="H136" s="2">
+        <v>10</v>
+      </c>
+      <c r="I136" s="5">
+        <v>136.36</v>
+      </c>
+      <c r="J136" s="5">
+        <v>13.63</v>
+      </c>
+      <c r="K136" s="5">
+        <v>13.63</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="B137" s="2"/>
+      <c r="C137" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="F137" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="G137" s="2">
+        <v>1</v>
+      </c>
+      <c r="H137" s="2">
+        <v>240</v>
+      </c>
+      <c r="I137" s="5">
+        <v>59.34</v>
+      </c>
+      <c r="J137" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="K137" s="5">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="138" ht="80" customHeight="true">
+      <c r="B138" s="2"/>
+      <c r="C138" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="G138" s="2">
+        <v>1</v>
+      </c>
+      <c r="H138" s="2">
+        <v>20</v>
+      </c>
+      <c r="I138" s="5">
+        <v>29.65</v>
+      </c>
+      <c r="J138" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="K138" s="5">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="139" ht="80" customHeight="true">
+      <c r="B139" s="2"/>
+      <c r="C139" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="G139" s="2">
+        <v>1</v>
+      </c>
+      <c r="H139" s="2">
+        <v>20</v>
+      </c>
+      <c r="I139" s="5">
+        <v>31.74</v>
+      </c>
+      <c r="J139" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="K139" s="5">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="140" ht="80" customHeight="true">
+      <c r="B140" s="2"/>
+      <c r="C140" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F140" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="G140" s="2">
+        <v>1</v>
+      </c>
+      <c r="H140" s="2">
+        <v>390</v>
+      </c>
+      <c r="I140" s="5">
+        <v>21.39</v>
+      </c>
+      <c r="J140" s="5">
+        <v>2.13</v>
+      </c>
+      <c r="K140" s="5">
+        <v>2.13</v>
+      </c>
+    </row>
+    <row r="141" ht="80" customHeight="true">
+      <c r="B141" s="2"/>
+      <c r="C141" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="G141" s="2">
+        <v>2</v>
+      </c>
+      <c r="H141" s="2">
+        <v>330</v>
+      </c>
+      <c r="I141" s="5">
+        <v>52.23</v>
+      </c>
+      <c r="J141" s="5">
+        <v>10.44</v>
+      </c>
+      <c r="K141" s="5">
+        <v>5.22</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="B142" s="2"/>
+      <c r="C142" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="G142" s="2">
+        <v>1</v>
+      </c>
+      <c r="H142" s="2">
+        <v>10</v>
+      </c>
+      <c r="I142" s="5">
+        <v>30.37</v>
+      </c>
+      <c r="J142" s="5">
+        <v>3.02</v>
+      </c>
+      <c r="K142" s="5">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="143" ht="80" customHeight="true">
+      <c r="B143" s="2"/>
+      <c r="C143" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="G143" s="2">
+        <v>1</v>
+      </c>
+      <c r="H143" s="2">
+        <v>20</v>
+      </c>
+      <c r="I143" s="5">
+        <v>28.58</v>
+      </c>
+      <c r="J143" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="K143" s="5">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="144" ht="80" customHeight="true">
+      <c r="B144" s="2"/>
+      <c r="C144" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="G144" s="2">
+        <v>1</v>
+      </c>
+      <c r="H144" s="2">
+        <v>70</v>
+      </c>
+      <c r="I144" s="5">
+        <v>48.48</v>
+      </c>
+      <c r="J144" s="5">
+        <v>4.86</v>
+      </c>
+      <c r="K144" s="5">
+        <v>4.86</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="B145" s="2"/>
+      <c r="C145" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="G145" s="2">
+        <v>1</v>
+      </c>
+      <c r="H145" s="2">
+        <v>10</v>
+      </c>
+      <c r="I145" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J145" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="K145" s="5">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="146" ht="80" customHeight="true">
+      <c r="B146" s="2"/>
+      <c r="C146" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="G146" s="2">
+        <v>1</v>
+      </c>
+      <c r="H146" s="2">
+        <v>50</v>
+      </c>
+      <c r="I146" s="5">
+        <v>60.79</v>
+      </c>
+      <c r="J146" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="K146" s="5">
+        <v>6.09</v>
+      </c>
+    </row>
+    <row r="147" ht="80" customHeight="true">
+      <c r="B147" s="2"/>
+      <c r="C147" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="G147" s="2">
+        <v>1</v>
+      </c>
+      <c r="H147" s="2">
+        <v>40</v>
+      </c>
+      <c r="I147" s="5">
+        <v>60.79</v>
+      </c>
+      <c r="J147" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="K147" s="5">
+        <v>6.09</v>
+      </c>
+    </row>
+    <row r="148" ht="80" customHeight="true">
+      <c r="B148" s="2"/>
+      <c r="C148" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="F148" s="4" t="s">
+        <v>299</v>
+      </c>
+      <c r="G148" s="2">
+        <v>1</v>
+      </c>
+      <c r="H148" s="2">
+        <v>20</v>
+      </c>
+      <c r="I148" s="5">
+        <v>32.16</v>
+      </c>
+      <c r="J148" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="K148" s="5">
+        <v>3.24</v>
+      </c>
+    </row>
+    <row r="149" ht="80" customHeight="true">
+      <c r="B149" s="2"/>
+      <c r="C149" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="F149" s="4" t="s">
+        <v>301</v>
+      </c>
+      <c r="G149" s="2">
+        <v>1</v>
+      </c>
+      <c r="H149" s="2">
+        <v>5</v>
+      </c>
+      <c r="I149" s="5">
+        <v>50.1</v>
+      </c>
+      <c r="J149" s="5">
+        <v>5.03</v>
+      </c>
+      <c r="K149" s="5">
+        <v>5.03</v>
+      </c>
+    </row>
+    <row r="150" ht="80" customHeight="true">
+      <c r="B150" s="2"/>
+      <c r="C150" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="G150" s="2">
+        <v>1</v>
+      </c>
+      <c r="H150" s="2">
+        <v>5</v>
+      </c>
+      <c r="I150" s="5">
+        <v>42.94</v>
+      </c>
+      <c r="J150" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K150" s="5">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="151" ht="80" customHeight="true">
+      <c r="B151" s="2"/>
+      <c r="C151" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="G151" s="2">
+        <v>1</v>
+      </c>
+      <c r="H151" s="2">
+        <v>40</v>
+      </c>
+      <c r="I151" s="5">
+        <v>28.58</v>
+      </c>
+      <c r="J151" s="5">
+        <v>2.85</v>
+      </c>
+      <c r="K151" s="5">
+        <v>2.85</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="B152" s="2"/>
+      <c r="C152" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="G152" s="2">
+        <v>1</v>
+      </c>
+      <c r="H152" s="2">
+        <v>100</v>
+      </c>
+      <c r="I152" s="5">
+        <v>34.25</v>
+      </c>
+      <c r="J152" s="5">
+        <v>3.41</v>
+      </c>
+      <c r="K152" s="5">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="153" ht="80" customHeight="true">
+      <c r="B153" s="2"/>
+      <c r="C153" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>309</v>
+      </c>
+      <c r="G153" s="2">
+        <v>1</v>
+      </c>
+      <c r="H153" s="2">
+        <v>250</v>
+      </c>
+      <c r="I153" s="5">
+        <v>104.71</v>
+      </c>
+      <c r="J153" s="5">
+        <v>10.48</v>
+      </c>
+      <c r="K153" s="5">
+        <v>10.48</v>
+      </c>
+    </row>
+    <row r="154" ht="80" customHeight="true">
+      <c r="B154" s="2"/>
+      <c r="C154" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="F154" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="G154" s="2">
+        <v>1</v>
+      </c>
+      <c r="H154" s="2">
+        <v>10</v>
+      </c>
+      <c r="I154" s="5">
+        <v>56.36</v>
+      </c>
+      <c r="J154" s="5">
+        <v>5.62</v>
+      </c>
+      <c r="K154" s="5">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="155" ht="80" customHeight="true">
+      <c r="B155" s="2"/>
+      <c r="C155" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="G155" s="2">
+        <v>1</v>
+      </c>
+      <c r="H155" s="2">
+        <v>220</v>
+      </c>
+      <c r="I155" s="5">
+        <v>92.66</v>
+      </c>
+      <c r="J155" s="5">
+        <v>9.29</v>
+      </c>
+      <c r="K155" s="5">
+        <v>9.29</v>
+      </c>
+    </row>
+    <row r="156" ht="80" customHeight="true">
+      <c r="B156" s="2"/>
+      <c r="C156" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="G156" s="2">
+        <v>1</v>
+      </c>
+      <c r="H156" s="2">
+        <v>320</v>
+      </c>
+      <c r="I156" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J156" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K156" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="157" ht="80" customHeight="true">
+      <c r="B157" s="2"/>
+      <c r="C157" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="F157" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="G157" s="2">
+        <v>2</v>
+      </c>
+      <c r="H157" s="2">
+        <v>20</v>
+      </c>
+      <c r="I157" s="5">
+        <v>32.89</v>
+      </c>
+      <c r="J157" s="5">
+        <v>6.56</v>
+      </c>
+      <c r="K157" s="5">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="158" ht="80" customHeight="true">
+      <c r="B158" s="2"/>
+      <c r="C158" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="F158" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="G158" s="2">
+        <v>2</v>
+      </c>
+      <c r="H158" s="2">
+        <v>15</v>
+      </c>
+      <c r="I158" s="5">
+        <v>41.49</v>
+      </c>
+      <c r="J158" s="5">
+        <v>8.31</v>
+      </c>
+      <c r="K158" s="5">
+        <v>4.16</v>
+      </c>
+    </row>
+    <row r="159" ht="80" customHeight="true">
+      <c r="B159" s="2"/>
+      <c r="C159" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="G159" s="2">
+        <v>1</v>
+      </c>
+      <c r="H159" s="2">
+        <v>5</v>
+      </c>
+      <c r="I159" s="5">
+        <v>38</v>
+      </c>
+      <c r="J159" s="5">
+        <v>3.79</v>
+      </c>
+      <c r="K159" s="5">
+        <v>3.79</v>
+      </c>
+    </row>
+    <row r="160" ht="80" customHeight="true">
+      <c r="B160" s="2"/>
+      <c r="C160" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="F160" s="4" t="s">
+        <v>323</v>
+      </c>
+      <c r="G160" s="2">
+        <v>2</v>
+      </c>
+      <c r="H160" s="2">
+        <v>20</v>
+      </c>
+      <c r="I160" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J160" s="5">
+        <v>8.39</v>
+      </c>
+      <c r="K160" s="5">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="161" ht="80" customHeight="true">
+      <c r="B161" s="2"/>
+      <c r="C161" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F161" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="G161" s="2">
+        <v>1</v>
+      </c>
+      <c r="H161" s="2">
+        <v>100</v>
+      </c>
+      <c r="I161" s="5">
+        <v>36.59</v>
+      </c>
+      <c r="J161" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="K161" s="5">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="162" ht="80" customHeight="true">
+      <c r="B162" s="2"/>
+      <c r="C162" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="G162" s="2">
+        <v>1</v>
+      </c>
+      <c r="H162" s="2">
+        <v>160</v>
+      </c>
+      <c r="I162" s="5">
+        <v>36.64</v>
+      </c>
+      <c r="J162" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="K162" s="5">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="163" ht="80" customHeight="true">
+      <c r="B163" s="2"/>
+      <c r="C163" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>328</v>
+      </c>
+      <c r="G163" s="2">
+        <v>1</v>
+      </c>
+      <c r="H163" s="2">
+        <v>50</v>
+      </c>
+      <c r="I163" s="5">
+        <v>32.72</v>
+      </c>
+      <c r="J163" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="K163" s="5">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="164" ht="80" customHeight="true">
+      <c r="B164" s="2"/>
+      <c r="C164" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="G164" s="2">
+        <v>1</v>
+      </c>
+      <c r="H164" s="2">
+        <v>50</v>
+      </c>
+      <c r="I164" s="5">
+        <v>89.12</v>
+      </c>
+      <c r="J164" s="5">
+        <v>8.9</v>
+      </c>
+      <c r="K164" s="5">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="165" ht="80" customHeight="true">
+      <c r="B165" s="2"/>
+      <c r="C165" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="G165" s="2">
+        <v>1</v>
+      </c>
+      <c r="H165" s="2">
+        <v>230</v>
+      </c>
+      <c r="I165" s="5">
+        <v>29.99</v>
+      </c>
+      <c r="J165" s="5">
+        <v>2.98</v>
+      </c>
+      <c r="K165" s="5">
+        <v>2.98</v>
+      </c>
+    </row>
+    <row r="166" ht="80" customHeight="true">
+      <c r="B166" s="2"/>
+      <c r="C166" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="G166" s="2">
+        <v>1</v>
+      </c>
+      <c r="H166" s="2">
+        <v>160</v>
+      </c>
+      <c r="I166" s="5">
+        <v>32.93</v>
+      </c>
+      <c r="J166" s="5">
+        <v>3.28</v>
+      </c>
+      <c r="K166" s="5">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="167" ht="80" customHeight="true">
+      <c r="B167" s="2"/>
+      <c r="C167" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="G167" s="2">
+        <v>1</v>
+      </c>
+      <c r="H167" s="2">
+        <v>140</v>
+      </c>
+      <c r="I167" s="5">
+        <v>33.7</v>
+      </c>
+      <c r="J167" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="K167" s="5">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="168" ht="80" customHeight="true">
+      <c r="B168" s="2"/>
+      <c r="C168" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="F168" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="G168" s="2">
+        <v>1</v>
+      </c>
+      <c r="H168" s="2">
+        <v>20</v>
+      </c>
+      <c r="I168" s="5">
+        <v>57.34</v>
+      </c>
+      <c r="J168" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="K168" s="5">
+        <v>5.75</v>
+      </c>
+    </row>
+    <row r="169" ht="80" customHeight="true">
+      <c r="B169" s="2"/>
+      <c r="C169" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>339</v>
+      </c>
+      <c r="G169" s="2">
+        <v>3</v>
+      </c>
+      <c r="H169" s="2">
+        <v>30</v>
+      </c>
+      <c r="I169" s="5">
+        <v>26.07</v>
+      </c>
+      <c r="J169" s="5">
+        <v>7.84</v>
+      </c>
+      <c r="K169" s="5">
+        <v>2.61</v>
+      </c>
+    </row>
+    <row r="170" ht="80" customHeight="true">
+      <c r="B170" s="2"/>
+      <c r="C170" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="G170" s="2">
+        <v>2</v>
+      </c>
+      <c r="H170" s="2">
+        <v>110</v>
+      </c>
+      <c r="I170" s="5">
+        <v>56.36</v>
+      </c>
+      <c r="J170" s="5">
+        <v>11.29</v>
+      </c>
+      <c r="K170" s="5">
+        <v>5.65</v>
+      </c>
+    </row>
+    <row r="171" ht="80" customHeight="true">
+      <c r="B171" s="2"/>
+      <c r="C171" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G171" s="2">
+        <v>1</v>
+      </c>
+      <c r="H171" s="2">
+        <v>45</v>
+      </c>
+      <c r="I171" s="5">
+        <v>26.54</v>
+      </c>
+      <c r="J171" s="5">
+        <v>2.64</v>
+      </c>
+      <c r="K171" s="5">
+        <v>2.64</v>
+      </c>
+    </row>
+    <row r="172" ht="80" customHeight="true">
+      <c r="B172" s="2"/>
+      <c r="C172" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F172" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="G172" s="2">
+        <v>3</v>
+      </c>
+      <c r="H172" s="2">
+        <v>60</v>
+      </c>
+      <c r="I172" s="5">
+        <v>25.01</v>
+      </c>
+      <c r="J172" s="5">
+        <v>7.5</v>
+      </c>
+      <c r="K172" s="5">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="173" ht="80" customHeight="true">
+      <c r="B173" s="2"/>
+      <c r="C173" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="G173" s="2">
+        <v>1</v>
+      </c>
+      <c r="H173" s="2">
+        <v>30</v>
+      </c>
+      <c r="I173" s="5">
+        <v>40.56</v>
+      </c>
+      <c r="J173" s="5">
+        <v>4.05</v>
+      </c>
+      <c r="K173" s="5">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="B174" s="2"/>
+      <c r="C174" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="G174" s="2">
+        <v>1</v>
+      </c>
+      <c r="H174" s="2">
+        <v>10</v>
+      </c>
+      <c r="I174" s="5">
+        <v>55.85</v>
+      </c>
+      <c r="J174" s="5">
+        <v>5.58</v>
+      </c>
+      <c r="K174" s="5">
+        <v>5.58</v>
+      </c>
+    </row>
+    <row r="175" ht="80" customHeight="true">
+      <c r="B175" s="2"/>
+      <c r="C175" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>351</v>
+      </c>
+      <c r="G175" s="2">
+        <v>1</v>
+      </c>
+      <c r="H175" s="2">
+        <v>10</v>
+      </c>
+      <c r="I175" s="5">
+        <v>31.48</v>
+      </c>
+      <c r="J175" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="K175" s="5">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="176" ht="80" customHeight="true">
+      <c r="B176" s="2"/>
+      <c r="C176" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>353</v>
+      </c>
+      <c r="G176" s="2">
+        <v>1</v>
+      </c>
+      <c r="H176" s="2">
+        <v>110</v>
+      </c>
+      <c r="I176" s="5">
+        <v>44.99</v>
+      </c>
+      <c r="J176" s="5">
+        <v>4.52</v>
+      </c>
+      <c r="K176" s="5">
+        <v>4.52</v>
+      </c>
+    </row>
+    <row r="177" ht="80" customHeight="true">
+      <c r="B177" s="2"/>
+      <c r="C177" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="F177" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="G177" s="2">
+        <v>1</v>
+      </c>
+      <c r="H177" s="2">
+        <v>100</v>
+      </c>
+      <c r="I177" s="5">
+        <v>32.08</v>
+      </c>
+      <c r="J177" s="5">
+        <v>3.2</v>
+      </c>
+      <c r="K177" s="5">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="178" ht="80" customHeight="true">
+      <c r="B178" s="2"/>
+      <c r="C178" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="F178" s="4" t="s">
+        <v>357</v>
+      </c>
+      <c r="G178" s="2">
+        <v>2</v>
+      </c>
+      <c r="H178" s="2">
+        <v>109</v>
+      </c>
+      <c r="I178" s="5">
+        <v>73.14</v>
+      </c>
+      <c r="J178" s="5">
+        <v>14.61</v>
+      </c>
+      <c r="K178" s="5">
+        <v>7.31</v>
+      </c>
+    </row>
+    <row r="179" ht="80" customHeight="true">
+      <c r="B179" s="2"/>
+      <c r="C179" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="F179" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="G179" s="2">
+        <v>2</v>
+      </c>
+      <c r="H179" s="2">
+        <v>80</v>
+      </c>
+      <c r="I179" s="5">
+        <v>40</v>
+      </c>
+      <c r="J179" s="5">
+        <v>8.01</v>
+      </c>
+      <c r="K179" s="5">
+        <v>4.01</v>
+      </c>
+    </row>
+    <row r="180" ht="80" customHeight="true">
+      <c r="B180" s="2"/>
+      <c r="C180" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="F180" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="G180" s="2">
+        <v>1</v>
+      </c>
+      <c r="H180" s="2">
+        <v>50</v>
+      </c>
+      <c r="I180" s="5">
+        <v>73.31</v>
+      </c>
+      <c r="J180" s="5">
+        <v>7.33</v>
+      </c>
+      <c r="K180" s="5">
+        <v>7.33</v>
+      </c>
+    </row>
+    <row r="181" ht="80" customHeight="true">
+      <c r="B181" s="2"/>
+      <c r="C181" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>363</v>
+      </c>
+      <c r="G181" s="2">
+        <v>1</v>
+      </c>
+      <c r="H181" s="2">
+        <v>22</v>
+      </c>
+      <c r="I181" s="5">
+        <v>55.21</v>
+      </c>
+      <c r="J181" s="5">
+        <v>5.54</v>
+      </c>
+      <c r="K181" s="5">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="182" ht="80" customHeight="true">
+      <c r="B182" s="2"/>
+      <c r="C182" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F182" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="G182" s="2">
+        <v>1</v>
+      </c>
+      <c r="H182" s="2">
+        <v>40</v>
+      </c>
+      <c r="I182" s="5">
+        <v>61.05</v>
+      </c>
+      <c r="J182" s="5">
+        <v>6.09</v>
+      </c>
+      <c r="K182" s="5">
+        <v>6.09</v>
+      </c>
+    </row>
+    <row r="183" ht="80" customHeight="true">
+      <c r="B183" s="2"/>
+      <c r="C183" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="G183" s="2">
+        <v>1</v>
+      </c>
+      <c r="H183" s="2">
+        <v>50</v>
+      </c>
+      <c r="I183" s="5">
+        <v>53.04</v>
+      </c>
+      <c r="J183" s="5">
+        <v>5.32</v>
+      </c>
+      <c r="K183" s="5">
+        <v>5.32</v>
+      </c>
+    </row>
+    <row r="184" ht="80" customHeight="true">
+      <c r="B184" s="2"/>
+      <c r="C184" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="G184" s="2">
+        <v>1</v>
+      </c>
+      <c r="H184" s="2">
+        <v>110</v>
+      </c>
+      <c r="I184" s="5">
+        <v>26.84</v>
+      </c>
+      <c r="J184" s="5">
+        <v>2.68</v>
+      </c>
+      <c r="K184" s="5">
+        <v>2.68</v>
+      </c>
+    </row>
+    <row r="185" ht="80" customHeight="true">
+      <c r="B185" s="2"/>
+      <c r="C185" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="G185" s="2">
+        <v>1</v>
+      </c>
+      <c r="H185" s="2">
+        <v>30</v>
+      </c>
+      <c r="I185" s="5">
+        <v>36.68</v>
+      </c>
+      <c r="J185" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="K185" s="5">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="186" ht="80" customHeight="true">
+      <c r="B186" s="2"/>
+      <c r="C186" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="G186" s="2">
+        <v>1</v>
+      </c>
+      <c r="H186" s="2">
+        <v>10</v>
+      </c>
+      <c r="I186" s="5">
+        <v>40.04</v>
+      </c>
+      <c r="J186" s="5">
+        <v>4</v>
+      </c>
+      <c r="K186" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="187" ht="80" customHeight="true">
+      <c r="B187" s="2"/>
+      <c r="C187" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="G187" s="2">
+        <v>1</v>
+      </c>
+      <c r="H187" s="2">
+        <v>40</v>
+      </c>
+      <c r="I187" s="5">
+        <v>36.72</v>
+      </c>
+      <c r="J187" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="K187" s="5">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="188" ht="80" customHeight="true">
+      <c r="B188" s="2"/>
+      <c r="C188" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="G188" s="2">
+        <v>1</v>
+      </c>
+      <c r="H188" s="2">
+        <v>20</v>
+      </c>
+      <c r="I188" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J188" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="K188" s="5">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="B189" s="2"/>
+      <c r="C189" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="G189" s="2">
+        <v>1</v>
+      </c>
+      <c r="H189" s="2">
+        <v>20</v>
+      </c>
+      <c r="I189" s="5">
+        <v>50.1</v>
+      </c>
+      <c r="J189" s="5">
+        <v>5.03</v>
+      </c>
+      <c r="K189" s="5">
+        <v>5.03</v>
+      </c>
+    </row>
+    <row r="190" ht="80" customHeight="true">
+      <c r="B190" s="2"/>
+      <c r="C190" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>381</v>
+      </c>
+      <c r="G190" s="2">
+        <v>1</v>
+      </c>
+      <c r="H190" s="2">
+        <v>10</v>
+      </c>
+      <c r="I190" s="5">
+        <v>31.52</v>
+      </c>
+      <c r="J190" s="5">
+        <v>3.15</v>
+      </c>
+      <c r="K190" s="5">
+        <v>3.15</v>
+      </c>
+    </row>
+    <row r="191" ht="80" customHeight="true">
+      <c r="B191" s="2"/>
+      <c r="C191" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="F191" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="G191" s="2">
+        <v>1</v>
+      </c>
+      <c r="H191" s="2">
+        <v>30</v>
+      </c>
+      <c r="I191" s="5">
+        <v>59.34</v>
+      </c>
+      <c r="J191" s="5">
+        <v>5.92</v>
+      </c>
+      <c r="K191" s="5">
+        <v>5.92</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="B192" s="2"/>
+      <c r="C192" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="F192" s="4" t="s">
+        <v>385</v>
+      </c>
+      <c r="G192" s="2">
+        <v>1</v>
+      </c>
+      <c r="H192" s="2">
+        <v>20</v>
+      </c>
+      <c r="I192" s="5">
+        <v>71.57</v>
+      </c>
+      <c r="J192" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="K192" s="5">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="193" ht="80" customHeight="true">
+      <c r="B193" s="2"/>
+      <c r="C193" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="G193" s="2">
+        <v>1</v>
+      </c>
+      <c r="H193" s="2">
+        <v>50</v>
+      </c>
+      <c r="I193" s="5">
+        <v>71.57</v>
+      </c>
+      <c r="J193" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="K193" s="5">
+        <v>7.16</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="B194" s="2"/>
+      <c r="C194" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="F194" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="G194" s="2">
+        <v>1</v>
+      </c>
+      <c r="H194" s="2">
+        <v>20</v>
+      </c>
+      <c r="I194" s="5">
+        <v>41.88</v>
+      </c>
+      <c r="J194" s="5">
+        <v>4.17</v>
+      </c>
+      <c r="K194" s="5">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="195" ht="80" customHeight="true">
+      <c r="B195" s="2"/>
+      <c r="C195" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="G195" s="2">
+        <v>1</v>
+      </c>
+      <c r="H195" s="2">
+        <v>50</v>
+      </c>
+      <c r="I195" s="5">
+        <v>52.78</v>
+      </c>
+      <c r="J195" s="5">
+        <v>5.28</v>
+      </c>
+      <c r="K195" s="5">
+        <v>5.28</v>
+      </c>
+    </row>
+    <row r="196" ht="80" customHeight="true">
+      <c r="B196" s="2"/>
+      <c r="C196" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="G196" s="2">
+        <v>1</v>
+      </c>
+      <c r="H196" s="2">
+        <v>9</v>
+      </c>
+      <c r="I196" s="5">
+        <v>34.89</v>
+      </c>
+      <c r="J196" s="5">
+        <v>3.49</v>
+      </c>
+      <c r="K196" s="5">
+        <v>3.49</v>
+      </c>
+    </row>
+    <row r="197" ht="80" customHeight="true">
+      <c r="B197" s="2"/>
+      <c r="C197" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="G197" s="2">
+        <v>1</v>
+      </c>
+      <c r="H197" s="2">
+        <v>20</v>
+      </c>
+      <c r="I197" s="5">
+        <v>38.81</v>
+      </c>
+      <c r="J197" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="K197" s="5">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="198" ht="80" customHeight="true">
+      <c r="B198" s="2"/>
+      <c r="C198" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="F198" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="G198" s="2">
+        <v>1</v>
+      </c>
+      <c r="H198" s="2">
+        <v>40</v>
+      </c>
+      <c r="I198" s="5">
+        <v>59.81</v>
+      </c>
+      <c r="J198" s="5">
+        <v>5.96</v>
+      </c>
+      <c r="K198" s="5">
+        <v>5.96</v>
+      </c>
+    </row>
+    <row r="199" ht="80" customHeight="true">
+      <c r="B199" s="2"/>
+      <c r="C199" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="F199" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="G199" s="2">
+        <v>1</v>
+      </c>
+      <c r="H199" s="2">
+        <v>10</v>
+      </c>
+      <c r="I199" s="5">
+        <v>38.38</v>
+      </c>
+      <c r="J199" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="K199" s="5">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="200" ht="80" customHeight="true">
+      <c r="B200" s="2"/>
+      <c r="C200" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F200" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="G200" s="2">
+        <v>1</v>
+      </c>
+      <c r="H200" s="2">
+        <v>170</v>
+      </c>
+      <c r="I200" s="5">
+        <v>78.72</v>
+      </c>
+      <c r="J200" s="5">
+        <v>7.88</v>
+      </c>
+      <c r="K200" s="5">
+        <v>7.88</v>
+      </c>
+    </row>
+    <row r="201" ht="80" customHeight="true">
+      <c r="B201" s="2"/>
+      <c r="C201" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>403</v>
+      </c>
+      <c r="G201" s="2">
+        <v>1</v>
+      </c>
+      <c r="H201" s="2">
+        <v>22</v>
+      </c>
+      <c r="I201" s="5">
+        <v>48.86</v>
+      </c>
+      <c r="J201" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="K201" s="5">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="B202" s="2"/>
+      <c r="C202" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="F202" s="4" t="s">
+        <v>405</v>
+      </c>
+      <c r="G202" s="2">
+        <v>1</v>
+      </c>
+      <c r="H202" s="2">
+        <v>20</v>
+      </c>
+      <c r="I202" s="5">
+        <v>50.1</v>
+      </c>
+      <c r="J202" s="5">
+        <v>5.03</v>
+      </c>
+      <c r="K202" s="5">
+        <v>5.03</v>
+      </c>
+    </row>
+    <row r="203" ht="80" customHeight="true">
+      <c r="B203" s="2"/>
+      <c r="C203" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="F203" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="G203" s="2">
+        <v>1</v>
+      </c>
+      <c r="H203" s="2">
+        <v>50</v>
+      </c>
+      <c r="I203" s="5">
+        <v>67.18</v>
+      </c>
+      <c r="J203" s="5">
+        <v>6.73</v>
+      </c>
+      <c r="K203" s="5">
+        <v>6.73</v>
+      </c>
+    </row>
+    <row r="204" ht="80" customHeight="true">
+      <c r="B204" s="2"/>
+      <c r="C204" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="F204" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="G204" s="2">
+        <v>1</v>
+      </c>
+      <c r="H204" s="2">
+        <v>10</v>
+      </c>
+      <c r="I204" s="5">
+        <v>108.25</v>
+      </c>
+      <c r="J204" s="5">
+        <v>10.82</v>
+      </c>
+      <c r="K204" s="5">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="B205" s="2"/>
+      <c r="C205" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="G205" s="2">
+        <v>1</v>
+      </c>
+      <c r="H205" s="2">
+        <v>40</v>
+      </c>
+      <c r="I205" s="5">
+        <v>35.44</v>
+      </c>
+      <c r="J205" s="5">
+        <v>3.54</v>
+      </c>
+      <c r="K205" s="5">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="206" ht="80" customHeight="true">
+      <c r="B206" s="2"/>
+      <c r="C206" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="G206" s="2">
+        <v>1</v>
+      </c>
+      <c r="H206" s="2">
+        <v>50</v>
+      </c>
+      <c r="I206" s="5">
+        <v>66.12</v>
+      </c>
+      <c r="J206" s="5">
+        <v>6.6</v>
+      </c>
+      <c r="K206" s="5">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="207" ht="80" customHeight="true">
+      <c r="B207" s="2"/>
+      <c r="C207" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="G207" s="2">
+        <v>1</v>
+      </c>
+      <c r="H207" s="2">
+        <v>20</v>
+      </c>
+      <c r="I207" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J207" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K207" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="208" ht="80" customHeight="true">
+      <c r="B208" s="2"/>
+      <c r="C208" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>417</v>
+      </c>
+      <c r="G208" s="2">
+        <v>1</v>
+      </c>
+      <c r="H208" s="2">
+        <v>10</v>
+      </c>
+      <c r="I208" s="5">
+        <v>42.22</v>
+      </c>
+      <c r="J208" s="5">
+        <v>4.22</v>
+      </c>
+      <c r="K208" s="5">
+        <v>4.22</v>
+      </c>
+    </row>
+    <row r="209" ht="80" customHeight="true">
+      <c r="B209" s="2"/>
+      <c r="C209" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="F209" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="G209" s="2">
+        <v>1</v>
+      </c>
+      <c r="H209" s="2">
+        <v>20</v>
+      </c>
+      <c r="I209" s="5">
+        <v>52.36</v>
+      </c>
+      <c r="J209" s="5">
+        <v>5.24</v>
+      </c>
+      <c r="K209" s="5">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="B210" s="2"/>
+      <c r="C210" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="G210" s="2">
+        <v>1</v>
+      </c>
+      <c r="H210" s="2">
+        <v>20</v>
+      </c>
+      <c r="I210" s="5">
+        <v>38.64</v>
+      </c>
+      <c r="J210" s="5">
+        <v>3.88</v>
+      </c>
+      <c r="K210" s="5">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="211" ht="80" customHeight="true">
+      <c r="B211" s="2"/>
+      <c r="C211" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="G211" s="2">
+        <v>1</v>
+      </c>
+      <c r="H211" s="2">
+        <v>10</v>
+      </c>
+      <c r="I211" s="5">
+        <v>39.36</v>
+      </c>
+      <c r="J211" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K211" s="5">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="212" ht="80" customHeight="true">
+      <c r="B212" s="2"/>
+      <c r="C212" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>425</v>
+      </c>
+      <c r="G212" s="2">
+        <v>1</v>
+      </c>
+      <c r="H212" s="2">
+        <v>10</v>
+      </c>
+      <c r="I212" s="5">
+        <v>41.49</v>
+      </c>
+      <c r="J212" s="5">
+        <v>4.13</v>
+      </c>
+      <c r="K212" s="5">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="213" ht="80" customHeight="true">
+      <c r="B213" s="2"/>
+      <c r="C213" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="G213" s="2">
+        <v>1</v>
+      </c>
+      <c r="H213" s="2">
+        <v>50</v>
+      </c>
+      <c r="I213" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J213" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K213" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="214" ht="80" customHeight="true">
+      <c r="B214" s="2"/>
+      <c r="C214" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="G214" s="2">
+        <v>1</v>
+      </c>
+      <c r="H214" s="2">
+        <v>30</v>
+      </c>
+      <c r="I214" s="5">
+        <v>42.94</v>
+      </c>
+      <c r="J214" s="5">
+        <v>4.3</v>
+      </c>
+      <c r="K214" s="5">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="215" ht="80" customHeight="true">
+      <c r="B215" s="2"/>
+      <c r="C215" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="F215" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="G215" s="2">
+        <v>1</v>
+      </c>
+      <c r="H215" s="2">
+        <v>10</v>
+      </c>
+      <c r="I215" s="5">
+        <v>89.46</v>
+      </c>
+      <c r="J215" s="5">
+        <v>8.95</v>
+      </c>
+      <c r="K215" s="5">
+        <v>8.95</v>
+      </c>
+    </row>
+    <row r="216" ht="80" customHeight="true">
+      <c r="B216" s="2"/>
+      <c r="C216" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="G216" s="2">
+        <v>1</v>
+      </c>
+      <c r="H216" s="2">
+        <v>10</v>
+      </c>
+      <c r="I216" s="5">
+        <v>27.18</v>
+      </c>
+      <c r="J216" s="5">
+        <v>2.73</v>
+      </c>
+      <c r="K216" s="5">
+        <v>2.73</v>
+      </c>
+    </row>
+    <row r="217" ht="80" customHeight="true">
+      <c r="B217" s="2"/>
+      <c r="C217" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="F217" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="G217" s="2">
+        <v>1</v>
+      </c>
+      <c r="H217" s="2">
+        <v>30</v>
+      </c>
+      <c r="I217" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J217" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K217" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="218" ht="80" customHeight="true">
+      <c r="B218" s="2"/>
+      <c r="C218" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="F218" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G218" s="2">
+        <v>1</v>
+      </c>
+      <c r="H218" s="2">
+        <v>10</v>
+      </c>
+      <c r="I218" s="5">
+        <v>68.5</v>
+      </c>
+      <c r="J218" s="5">
+        <v>6.86</v>
+      </c>
+      <c r="K218" s="5">
+        <v>6.86</v>
+      </c>
+    </row>
+    <row r="219" ht="80" customHeight="true">
+      <c r="B219" s="2"/>
+      <c r="C219" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="G219" s="2">
+        <v>1</v>
+      </c>
+      <c r="H219" s="2">
+        <v>10</v>
+      </c>
+      <c r="I219" s="5">
+        <v>48.86</v>
+      </c>
+      <c r="J219" s="5">
+        <v>4.9</v>
+      </c>
+      <c r="K219" s="5">
+        <v>4.9</v>
+      </c>
+    </row>
+    <row r="220" ht="80" customHeight="true">
+      <c r="B220" s="2"/>
+      <c r="C220" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="G220" s="2">
+        <v>1</v>
+      </c>
+      <c r="H220" s="2">
+        <v>10</v>
+      </c>
+      <c r="I220" s="5">
+        <v>49.67</v>
+      </c>
+      <c r="J220" s="5">
+        <v>4.98</v>
+      </c>
+      <c r="K220" s="5">
+        <v>4.98</v>
+      </c>
+    </row>
+    <row r="221" ht="80" customHeight="true">
+      <c r="B221" s="2"/>
+      <c r="C221" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="G221" s="2">
+        <v>1</v>
+      </c>
+      <c r="H221" s="2">
+        <v>10</v>
+      </c>
+      <c r="I221" s="5">
+        <v>94.23</v>
+      </c>
+      <c r="J221" s="5">
+        <v>9.41</v>
+      </c>
+      <c r="K221" s="5">
+        <v>9.41</v>
+      </c>
+    </row>
+    <row r="222" ht="80" customHeight="true">
+      <c r="B222" s="2"/>
+      <c r="C222" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="G222" s="2">
+        <v>1</v>
+      </c>
+      <c r="H222" s="2">
+        <v>90</v>
+      </c>
+      <c r="I222" s="5">
+        <v>72.04</v>
+      </c>
+      <c r="J222" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="K222" s="5">
+        <v>7.2</v>
+      </c>
+    </row>
+    <row r="223" ht="80" customHeight="true">
+      <c r="B223" s="2"/>
+      <c r="C223" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="F223" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="G223" s="2">
+        <v>1</v>
+      </c>
+      <c r="H223" s="2">
+        <v>10</v>
+      </c>
+      <c r="I223" s="5">
+        <v>45.37</v>
+      </c>
+      <c r="J223" s="5">
+        <v>4.56</v>
+      </c>
+      <c r="K223" s="5">
+        <v>4.56</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="B224" s="2"/>
+      <c r="C224" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>449</v>
+      </c>
+      <c r="G224" s="2">
+        <v>1</v>
+      </c>
+      <c r="H224" s="2">
+        <v>10</v>
+      </c>
+      <c r="I224" s="5">
+        <v>45.37</v>
+      </c>
+      <c r="J224" s="5">
+        <v>4.56</v>
+      </c>
+      <c r="K224" s="5">
+        <v>4.56</v>
+      </c>
+    </row>
+    <row r="225" ht="80" customHeight="true">
+      <c r="B225" s="2"/>
+      <c r="C225" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="F225" s="4" t="s">
+        <v>451</v>
+      </c>
+      <c r="G225" s="2">
+        <v>1</v>
+      </c>
+      <c r="H225" s="2">
+        <v>10</v>
+      </c>
+      <c r="I225" s="5">
+        <v>36.42</v>
+      </c>
+      <c r="J225" s="5">
+        <v>3.66</v>
+      </c>
+      <c r="K225" s="5">
+        <v>3.66</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="B226" s="2"/>
+      <c r="C226" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="G226" s="2">
+        <v>1</v>
+      </c>
+      <c r="H226" s="2">
+        <v>30</v>
+      </c>
+      <c r="I226" s="5">
+        <v>59.81</v>
+      </c>
+      <c r="J226" s="5">
+        <v>5.96</v>
+      </c>
+      <c r="K226" s="5">
+        <v>5.96</v>
+      </c>
+    </row>
+    <row r="227" ht="80" customHeight="true">
+      <c r="B227" s="2"/>
+      <c r="C227" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="G227" s="2">
+        <v>1</v>
+      </c>
+      <c r="H227" s="2">
+        <v>41</v>
+      </c>
+      <c r="I227" s="5">
+        <v>53.68</v>
+      </c>
+      <c r="J227" s="5">
+        <v>5.37</v>
+      </c>
+      <c r="K227" s="5">
+        <v>5.37</v>
+      </c>
+    </row>
+    <row r="228" ht="80" customHeight="true">
+      <c r="B228" s="2"/>
+      <c r="C228" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="G228" s="2">
+        <v>1</v>
+      </c>
+      <c r="H228" s="2">
+        <v>50</v>
+      </c>
+      <c r="I228" s="5">
+        <v>39.36</v>
+      </c>
+      <c r="J228" s="5">
+        <v>3.92</v>
+      </c>
+      <c r="K228" s="5">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="229" ht="80" customHeight="true">
+      <c r="B229" s="2"/>
+      <c r="C229" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="F229" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="G229" s="2">
+        <v>2</v>
+      </c>
+      <c r="H229" s="2">
+        <v>10</v>
+      </c>
+      <c r="I229" s="5">
+        <v>35.36</v>
+      </c>
+      <c r="J229" s="5">
+        <v>7.07</v>
+      </c>
+      <c r="K229" s="5">
+        <v>3.54</v>
+      </c>
+    </row>
+    <row r="230" ht="80" customHeight="true">
+      <c r="B230" s="2"/>
+      <c r="C230" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="G230" s="2">
+        <v>1</v>
+      </c>
+      <c r="H230" s="2">
+        <v>70</v>
+      </c>
+      <c r="I230" s="5">
+        <v>33.61</v>
+      </c>
+      <c r="J230" s="5">
+        <v>3.37</v>
+      </c>
+      <c r="K230" s="5">
+        <v>3.37</v>
+      </c>
+    </row>
+    <row r="231" ht="80" customHeight="true">
+      <c r="B231" s="2"/>
+      <c r="C231" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="G231" s="2">
+        <v>1</v>
+      </c>
+      <c r="H231" s="2">
+        <v>130</v>
+      </c>
+      <c r="I231" s="5">
+        <v>125.24</v>
+      </c>
+      <c r="J231" s="5">
+        <v>12.52</v>
+      </c>
+      <c r="K231" s="5">
+        <v>12.52</v>
+      </c>
+    </row>
+    <row r="232" ht="80" customHeight="true">
+      <c r="B232" s="2"/>
+      <c r="C232" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="G232" s="2">
+        <v>1</v>
+      </c>
+      <c r="H232" s="2">
+        <v>45</v>
+      </c>
+      <c r="I232" s="5">
+        <v>62.79</v>
+      </c>
+      <c r="J232" s="5">
+        <v>6.26</v>
+      </c>
+      <c r="K232" s="5">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="B233" s="2"/>
+      <c r="C233" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="G233" s="2">
+        <v>1</v>
+      </c>
+      <c r="H233" s="2">
+        <v>20</v>
+      </c>
+      <c r="I233" s="5">
+        <v>81.75</v>
+      </c>
+      <c r="J233" s="5">
+        <v>8.18</v>
+      </c>
+      <c r="K233" s="5">
+        <v>8.18</v>
+      </c>
+    </row>
+    <row r="234" ht="80" customHeight="true">
+      <c r="B234" s="2"/>
+      <c r="C234" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="F234" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="G234" s="2">
+        <v>1</v>
+      </c>
+      <c r="H234" s="2">
+        <v>50</v>
+      </c>
+      <c r="I234" s="5">
+        <v>63.3</v>
+      </c>
+      <c r="J234" s="5">
+        <v>6.35</v>
+      </c>
+      <c r="K234" s="5">
+        <v>6.35</v>
+      </c>
+    </row>
+    <row r="235" ht="80" customHeight="true">
+      <c r="B235" s="2"/>
+      <c r="C235" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="F235" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="G235" s="2">
+        <v>1</v>
+      </c>
+      <c r="H235" s="2">
+        <v>30</v>
+      </c>
+      <c r="I235" s="5">
+        <v>22.62</v>
+      </c>
+      <c r="J235" s="5">
+        <v>2.26</v>
+      </c>
+      <c r="K235" s="5">
+        <v>2.26</v>
+      </c>
+    </row>
+    <row r="236" ht="80" customHeight="true">
+      <c r="B236" s="2"/>
+      <c r="C236" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="G236" s="2">
+        <v>1</v>
+      </c>
+      <c r="H236" s="2">
+        <v>20</v>
+      </c>
+      <c r="I236" s="5">
+        <v>46.52</v>
+      </c>
+      <c r="J236" s="5">
+        <v>4.64</v>
+      </c>
+      <c r="K236" s="5">
+        <v>4.64</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="B237" s="2"/>
+      <c r="C237" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="F237" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="G237" s="2">
+        <v>1</v>
+      </c>
+      <c r="H237" s="2">
+        <v>10</v>
+      </c>
+      <c r="I237" s="5">
+        <v>38.25</v>
+      </c>
+      <c r="J237" s="5">
+        <v>3.83</v>
+      </c>
+      <c r="K237" s="5">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="238" ht="80" customHeight="true">
+      <c r="B238" s="2"/>
+      <c r="C238" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="F238" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="G238" s="2">
+        <v>1</v>
+      </c>
+      <c r="H238" s="2">
+        <v>150</v>
+      </c>
+      <c r="I238" s="5">
+        <v>50.82</v>
+      </c>
+      <c r="J238" s="5">
+        <v>5.07</v>
+      </c>
+      <c r="K238" s="5">
+        <v>5.07</v>
+      </c>
+    </row>
+    <row r="239" ht="80" customHeight="true">
+      <c r="B239" s="2"/>
+      <c r="C239" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="G239" s="2">
+        <v>2</v>
+      </c>
+      <c r="H239" s="2">
+        <v>100</v>
+      </c>
+      <c r="I239" s="5">
+        <v>35.74</v>
+      </c>
+      <c r="J239" s="5">
+        <v>7.16</v>
+      </c>
+      <c r="K239" s="5">
+        <v>3.58</v>
+      </c>
+    </row>
+    <row r="240" ht="80" customHeight="true">
+      <c r="B240" s="2"/>
+      <c r="C240" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="F240" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="G240" s="2">
+        <v>1</v>
+      </c>
+      <c r="H240" s="2">
+        <v>100</v>
+      </c>
+      <c r="I240" s="5">
+        <v>36</v>
+      </c>
+      <c r="J240" s="5">
+        <v>3.62</v>
+      </c>
+      <c r="K240" s="5">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="241" ht="80" customHeight="true">
+      <c r="B241" s="2"/>
+      <c r="C241" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="F241" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="G241" s="2">
+        <v>1</v>
+      </c>
+      <c r="H241" s="2">
+        <v>408</v>
+      </c>
+      <c r="I241" s="5">
+        <v>69.18</v>
+      </c>
+      <c r="J241" s="5">
+        <v>6.9</v>
+      </c>
+      <c r="K241" s="5">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="G242" s="2" t="str">
+        <f>SUM(G3:G241)</f>
+      </c>
+      <c r="H242" s="2" t="str">
+        <f>SUM(H3:H241)</f>
+      </c>
+      <c r="I242" s="5" t="str">
+        <f>SUM(I3:I241)</f>
+      </c>
+      <c r="J242" s="5" t="str">
+        <f>SUM(J3:J241)</f>
+      </c>
+      <c r="K242" s="5" t="str">
+        <f>SUM(K3:K241)</f>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="E115" r:id="rId226"/>
+    <hyperlink ref="F115" r:id="rId227"/>
+    <hyperlink ref="E116" r:id="rId228"/>
+    <hyperlink ref="F116" r:id="rId229"/>
+    <hyperlink ref="E117" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
+    <hyperlink ref="F120" r:id="rId237"/>
+    <hyperlink ref="E121" r:id="rId238"/>
+    <hyperlink ref="F121" r:id="rId239"/>
+    <hyperlink ref="E122" r:id="rId240"/>
+    <hyperlink ref="F122" r:id="rId241"/>
+    <hyperlink ref="E123" r:id="rId242"/>
+    <hyperlink ref="F123" r:id="rId243"/>
+    <hyperlink ref="E124" r:id="rId244"/>
+    <hyperlink ref="F124" r:id="rId245"/>
+    <hyperlink ref="E125" r:id="rId246"/>
+    <hyperlink ref="F125" r:id="rId247"/>
+    <hyperlink ref="E126" r:id="rId248"/>
+    <hyperlink ref="F126" r:id="rId249"/>
+    <hyperlink ref="E127" r:id="rId250"/>
+    <hyperlink ref="F127" r:id="rId251"/>
+    <hyperlink ref="E128" r:id="rId252"/>
+    <hyperlink ref="F128" r:id="rId253"/>
+    <hyperlink ref="E129" r:id="rId254"/>
+    <hyperlink ref="F129" r:id="rId255"/>
+    <hyperlink ref="E130" r:id="rId256"/>
+    <hyperlink ref="F130" r:id="rId257"/>
+    <hyperlink ref="E131" r:id="rId258"/>
+    <hyperlink ref="F131" r:id="rId259"/>
+    <hyperlink ref="E132" r:id="rId260"/>
+    <hyperlink ref="F132" r:id="rId261"/>
+    <hyperlink ref="E133" r:id="rId262"/>
+    <hyperlink ref="F133" r:id="rId263"/>
+    <hyperlink ref="E134" r:id="rId264"/>
+    <hyperlink ref="F134" r:id="rId265"/>
+    <hyperlink ref="E135" r:id="rId266"/>
+    <hyperlink ref="F135" r:id="rId267"/>
+    <hyperlink ref="E136" r:id="rId268"/>
+    <hyperlink ref="F136" r:id="rId269"/>
+    <hyperlink ref="E137" r:id="rId270"/>
+    <hyperlink ref="F137" r:id="rId271"/>
+    <hyperlink ref="E138" r:id="rId272"/>
+    <hyperlink ref="F138" r:id="rId273"/>
+    <hyperlink ref="E139" r:id="rId274"/>
+    <hyperlink ref="F139" r:id="rId275"/>
+    <hyperlink ref="E140" r:id="rId276"/>
+    <hyperlink ref="F140" r:id="rId277"/>
+    <hyperlink ref="E141" r:id="rId278"/>
+    <hyperlink ref="F141" r:id="rId279"/>
+    <hyperlink ref="E142" r:id="rId280"/>
+    <hyperlink ref="F142" r:id="rId281"/>
+    <hyperlink ref="E143" r:id="rId282"/>
+    <hyperlink ref="F143" r:id="rId283"/>
+    <hyperlink ref="E144" r:id="rId284"/>
+    <hyperlink ref="F144" r:id="rId285"/>
+    <hyperlink ref="E145" r:id="rId286"/>
+    <hyperlink ref="F145" r:id="rId287"/>
+    <hyperlink ref="E146" r:id="rId288"/>
+    <hyperlink ref="F146" r:id="rId289"/>
+    <hyperlink ref="E147" r:id="rId290"/>
+    <hyperlink ref="F147" r:id="rId291"/>
+    <hyperlink ref="E148" r:id="rId292"/>
+    <hyperlink ref="F148" r:id="rId293"/>
+    <hyperlink ref="E149" r:id="rId294"/>
+    <hyperlink ref="F149" r:id="rId295"/>
+    <hyperlink ref="E150" r:id="rId296"/>
+    <hyperlink ref="F150" r:id="rId297"/>
+    <hyperlink ref="E151" r:id="rId298"/>
+    <hyperlink ref="F151" r:id="rId299"/>
+    <hyperlink ref="E152" r:id="rId300"/>
+    <hyperlink ref="F152" r:id="rId301"/>
+    <hyperlink ref="E153" r:id="rId302"/>
+    <hyperlink ref="F153" r:id="rId303"/>
+    <hyperlink ref="E154" r:id="rId304"/>
+    <hyperlink ref="F154" r:id="rId305"/>
+    <hyperlink ref="E155" r:id="rId306"/>
+    <hyperlink ref="F155" r:id="rId307"/>
+    <hyperlink ref="E156" r:id="rId308"/>
+    <hyperlink ref="F156" r:id="rId309"/>
+    <hyperlink ref="E157" r:id="rId310"/>
+    <hyperlink ref="F157" r:id="rId311"/>
+    <hyperlink ref="E158" r:id="rId312"/>
+    <hyperlink ref="F158" r:id="rId313"/>
+    <hyperlink ref="E159" r:id="rId314"/>
+    <hyperlink ref="F159" r:id="rId315"/>
+    <hyperlink ref="E160" r:id="rId316"/>
+    <hyperlink ref="F160" r:id="rId317"/>
+    <hyperlink ref="E161" r:id="rId318"/>
+    <hyperlink ref="F161" r:id="rId319"/>
+    <hyperlink ref="E162" r:id="rId320"/>
+    <hyperlink ref="F162" r:id="rId321"/>
+    <hyperlink ref="E163" r:id="rId322"/>
+    <hyperlink ref="F163" r:id="rId323"/>
+    <hyperlink ref="E164" r:id="rId324"/>
+    <hyperlink ref="F164" r:id="rId325"/>
+    <hyperlink ref="E165" r:id="rId326"/>
+    <hyperlink ref="F165" r:id="rId327"/>
+    <hyperlink ref="E166" r:id="rId328"/>
+    <hyperlink ref="F166" r:id="rId329"/>
+    <hyperlink ref="E167" r:id="rId330"/>
+    <hyperlink ref="F167" r:id="rId331"/>
+    <hyperlink ref="E168" r:id="rId332"/>
+    <hyperlink ref="F168" r:id="rId333"/>
+    <hyperlink ref="E169" r:id="rId334"/>
+    <hyperlink ref="F169" r:id="rId335"/>
+    <hyperlink ref="E170" r:id="rId336"/>
+    <hyperlink ref="F170" r:id="rId337"/>
+    <hyperlink ref="E171" r:id="rId338"/>
+    <hyperlink ref="F171" r:id="rId339"/>
+    <hyperlink ref="E172" r:id="rId340"/>
+    <hyperlink ref="F172" r:id="rId341"/>
+    <hyperlink ref="E173" r:id="rId342"/>
+    <hyperlink ref="F173" r:id="rId343"/>
+    <hyperlink ref="E174" r:id="rId344"/>
+    <hyperlink ref="F174" r:id="rId345"/>
+    <hyperlink ref="E175" r:id="rId346"/>
+    <hyperlink ref="F175" r:id="rId347"/>
+    <hyperlink ref="E176" r:id="rId348"/>
+    <hyperlink ref="F176" r:id="rId349"/>
+    <hyperlink ref="E177" r:id="rId350"/>
+    <hyperlink ref="F177" r:id="rId351"/>
+    <hyperlink ref="E178" r:id="rId352"/>
+    <hyperlink ref="F178" r:id="rId353"/>
+    <hyperlink ref="E179" r:id="rId354"/>
+    <hyperlink ref="F179" r:id="rId355"/>
+    <hyperlink ref="E180" r:id="rId356"/>
+    <hyperlink ref="F180" r:id="rId357"/>
+    <hyperlink ref="E181" r:id="rId358"/>
+    <hyperlink ref="F181" r:id="rId359"/>
+    <hyperlink ref="E182" r:id="rId360"/>
+    <hyperlink ref="F182" r:id="rId361"/>
+    <hyperlink ref="E183" r:id="rId362"/>
+    <hyperlink ref="F183" r:id="rId363"/>
+    <hyperlink ref="E184" r:id="rId364"/>
+    <hyperlink ref="F184" r:id="rId365"/>
+    <hyperlink ref="E185" r:id="rId366"/>
+    <hyperlink ref="F185" r:id="rId367"/>
+    <hyperlink ref="E186" r:id="rId368"/>
+    <hyperlink ref="F186" r:id="rId369"/>
+    <hyperlink ref="E187" r:id="rId370"/>
+    <hyperlink ref="F187" r:id="rId371"/>
+    <hyperlink ref="E188" r:id="rId372"/>
+    <hyperlink ref="F188" r:id="rId373"/>
+    <hyperlink ref="E189" r:id="rId374"/>
+    <hyperlink ref="F189" r:id="rId375"/>
+    <hyperlink ref="E190" r:id="rId376"/>
+    <hyperlink ref="F190" r:id="rId377"/>
+    <hyperlink ref="E191" r:id="rId378"/>
+    <hyperlink ref="F191" r:id="rId379"/>
+    <hyperlink ref="E192" r:id="rId380"/>
+    <hyperlink ref="F192" r:id="rId381"/>
+    <hyperlink ref="E193" r:id="rId382"/>
+    <hyperlink ref="F193" r:id="rId383"/>
+    <hyperlink ref="E194" r:id="rId384"/>
+    <hyperlink ref="F194" r:id="rId385"/>
+    <hyperlink ref="E195" r:id="rId386"/>
+    <hyperlink ref="F195" r:id="rId387"/>
+    <hyperlink ref="E196" r:id="rId388"/>
+    <hyperlink ref="F196" r:id="rId389"/>
+    <hyperlink ref="E197" r:id="rId390"/>
+    <hyperlink ref="F197" r:id="rId391"/>
+    <hyperlink ref="E198" r:id="rId392"/>
+    <hyperlink ref="F198" r:id="rId393"/>
+    <hyperlink ref="E199" r:id="rId394"/>
+    <hyperlink ref="F199" r:id="rId395"/>
+    <hyperlink ref="E200" r:id="rId396"/>
+    <hyperlink ref="F200" r:id="rId397"/>
+    <hyperlink ref="E201" r:id="rId398"/>
+    <hyperlink ref="F201" r:id="rId399"/>
+    <hyperlink ref="E202" r:id="rId400"/>
+    <hyperlink ref="F202" r:id="rId401"/>
+    <hyperlink ref="E203" r:id="rId402"/>
+    <hyperlink ref="F203" r:id="rId403"/>
+    <hyperlink ref="E204" r:id="rId404"/>
+    <hyperlink ref="F204" r:id="rId405"/>
+    <hyperlink ref="E205" r:id="rId406"/>
+    <hyperlink ref="F205" r:id="rId407"/>
+    <hyperlink ref="E206" r:id="rId408"/>
+    <hyperlink ref="F206" r:id="rId409"/>
+    <hyperlink ref="E207" r:id="rId410"/>
+    <hyperlink ref="F207" r:id="rId411"/>
+    <hyperlink ref="E208" r:id="rId412"/>
+    <hyperlink ref="F208" r:id="rId413"/>
+    <hyperlink ref="E209" r:id="rId414"/>
+    <hyperlink ref="F209" r:id="rId415"/>
+    <hyperlink ref="E210" r:id="rId416"/>
+    <hyperlink ref="F210" r:id="rId417"/>
+    <hyperlink ref="E211" r:id="rId418"/>
+    <hyperlink ref="F211" r:id="rId419"/>
+    <hyperlink ref="E212" r:id="rId420"/>
+    <hyperlink ref="F212" r:id="rId421"/>
+    <hyperlink ref="E213" r:id="rId422"/>
+    <hyperlink ref="F213" r:id="rId423"/>
+    <hyperlink ref="E214" r:id="rId424"/>
+    <hyperlink ref="F214" r:id="rId425"/>
+    <hyperlink ref="E215" r:id="rId426"/>
+    <hyperlink ref="F215" r:id="rId427"/>
+    <hyperlink ref="E216" r:id="rId428"/>
+    <hyperlink ref="F216" r:id="rId429"/>
+    <hyperlink ref="E217" r:id="rId430"/>
+    <hyperlink ref="F217" r:id="rId431"/>
+    <hyperlink ref="E218" r:id="rId432"/>
+    <hyperlink ref="F218" r:id="rId433"/>
+    <hyperlink ref="E219" r:id="rId434"/>
+    <hyperlink ref="F219" r:id="rId435"/>
+    <hyperlink ref="E220" r:id="rId436"/>
+    <hyperlink ref="F220" r:id="rId437"/>
+    <hyperlink ref="E221" r:id="rId438"/>
+    <hyperlink ref="F221" r:id="rId439"/>
+    <hyperlink ref="E222" r:id="rId440"/>
+    <hyperlink ref="F222" r:id="rId441"/>
+    <hyperlink ref="E223" r:id="rId442"/>
+    <hyperlink ref="F223" r:id="rId443"/>
+    <hyperlink ref="E224" r:id="rId444"/>
+    <hyperlink ref="F224" r:id="rId445"/>
+    <hyperlink ref="E225" r:id="rId446"/>
+    <hyperlink ref="F225" r:id="rId447"/>
+    <hyperlink ref="E226" r:id="rId448"/>
+    <hyperlink ref="F226" r:id="rId449"/>
+    <hyperlink ref="E227" r:id="rId450"/>
+    <hyperlink ref="F227" r:id="rId451"/>
+    <hyperlink ref="E228" r:id="rId452"/>
+    <hyperlink ref="F228" r:id="rId453"/>
+    <hyperlink ref="E229" r:id="rId454"/>
+    <hyperlink ref="F229" r:id="rId455"/>
+    <hyperlink ref="E230" r:id="rId456"/>
+    <hyperlink ref="F230" r:id="rId457"/>
+    <hyperlink ref="E231" r:id="rId458"/>
+    <hyperlink ref="F231" r:id="rId459"/>
+    <hyperlink ref="E232" r:id="rId460"/>
+    <hyperlink ref="F232" r:id="rId461"/>
+    <hyperlink ref="E233" r:id="rId462"/>
+    <hyperlink ref="F233" r:id="rId463"/>
+    <hyperlink ref="E234" r:id="rId464"/>
+    <hyperlink ref="F234" r:id="rId465"/>
+    <hyperlink ref="E235" r:id="rId466"/>
+    <hyperlink ref="F235" r:id="rId467"/>
+    <hyperlink ref="E236" r:id="rId468"/>
+    <hyperlink ref="F236" r:id="rId469"/>
+    <hyperlink ref="E237" r:id="rId470"/>
+    <hyperlink ref="F237" r:id="rId471"/>
+    <hyperlink ref="E238" r:id="rId472"/>
+    <hyperlink ref="F238" r:id="rId473"/>
+    <hyperlink ref="E239" r:id="rId474"/>
+    <hyperlink ref="F239" r:id="rId475"/>
+    <hyperlink ref="E240" r:id="rId476"/>
+    <hyperlink ref="F240" r:id="rId477"/>
+    <hyperlink ref="E241" r:id="rId478"/>
+    <hyperlink ref="F241" r:id="rId479"/>
+  </hyperlinks>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>