--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -496,57 +496,57 @@
       <c r="K2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2">
         <v>1</v>
       </c>
       <c r="H3" s="2">
         <v>18000</v>
       </c>
       <c r="I3" s="5">
-        <v>715.55</v>
+        <v>722.31</v>
       </c>
       <c r="J3" s="5">
-        <v>143.1</v>
+        <v>144.45</v>
       </c>
       <c r="K3" s="5">
-        <v>143.1</v>
+        <v>144.45</v>
       </c>
     </row>
     <row r="4">
       <c r="G4" s="2" t="str">
         <f>SUM(G3:G3)</f>
       </c>
       <c r="H4" s="2" t="str">
         <f>SUM(H3:H3)</f>
       </c>
       <c r="I4" s="5" t="str">
         <f>SUM(I3:I3)</f>
       </c>
       <c r="J4" s="5" t="str">
         <f>SUM(J3:J3)</f>
       </c>
       <c r="K4" s="5" t="str">
         <f>SUM(K3:K3)</f>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
   </hyperlinks>
 </worksheet>