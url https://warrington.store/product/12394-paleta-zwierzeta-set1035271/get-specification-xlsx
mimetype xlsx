--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="wmz" ContentType="image/x-wmz"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="svg" ContentType="image/svg"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="52">
   <si>
     <t>ZDJĘCIE</t>
   </si>
   <si>
     <t>PALETA</t>
   </si>
   <si>
     <t>KATEGORIA</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>NAZWA PRODUKTU</t>
   </si>
   <si>
     <t>ILOŚĆ</t>
   </si>
   <si>
     <t>WAGA</t>
   </si>
   <si>
     <t>CENA RYNKOWA</t>
   </si>
   <si>
@@ -159,50 +159,68 @@
     <t>Trimmable Katze kratzende Pfosten-Teppich bedeckte 78.7 "x15.8 Selbst-haftende Kratzbaum-Regale Ersatzteil-Matte-Katzenkratzer für Kratzbaum-Regal-Regal-Schritte Couch-Möbel DIY-Beschützer</t>
   </si>
   <si>
     <t>B0DB1W7JNS</t>
   </si>
   <si>
     <t>Babyezz Hunde/Katzenzeltbett, Wasserdichtes Tipi Zelt,Atmungsaktives,Waschbares Hundehaus Für Drinnen Und Draußen,Tragbares Hundehöhle/Katzen Höhle,Für Kätzchen,Welpen (Rot, L)</t>
   </si>
   <si>
     <t>B0FQCDHSGB</t>
   </si>
   <si>
     <t>Urna dla kota, urna kremacyjna z statuetką anioła z żywicy syntetycznej i aksamitnym woreczkiem do przechowywania popiołu, urna 25 kg, prezent pamiątkowy dla zagubionych zwierząt domowych</t>
   </si>
   <si>
     <t>B0DB1WTKVP</t>
   </si>
   <si>
     <t>Legowisko namiotowe dla psów/kotów, wodoszczelny namiot tipi, oddychający, nadający się do prania wewnątrz i na zewnątrz, przenośny domek dla psów/kotów, dla kotów, szczeniaków (czerwone, S) czerwony S</t>
   </si>
   <si>
     <t>B0DDXB445Q</t>
   </si>
   <si>
     <t>Silikonowa mata do żwirek dla kotów, wodoszczelna, odporna na zarysowania łapy (szara)</t>
+  </si>
+  <si>
+    <t>B0DHPQPGHK</t>
+  </si>
+  <si>
+    <t>PushGoGo Kleinkind-Silikon-Bausteine, ab 3 Jahren, 36 Teile, Puzzle-Sinne, stimulieren Kreativität, Phantasie, gestapelt, kreatives Montessori-Spielzeug für Kinder</t>
+  </si>
+  <si>
+    <t>B0DTFYD1PG</t>
+  </si>
+  <si>
+    <t>Piłka do aktywności sensorycznej, tablica do aktywności sensorycznej, ulepszenie 3D, zabawka Fidget do uspokajania, stresu, lęku, ADHD i autyzmu, dla dzieci w wieku 3+ i dorosłych, z 16 NIEBIESKI</t>
+  </si>
+  <si>
+    <t>B0FDF5WKCT</t>
+  </si>
+  <si>
+    <t>puszyste pluszowe legowisko dla zwierząt puszyste legowisko dla psa legowisko dla kota zmywalne legowisko dla psa legowisko dla kota ciepłe antypoślizgowe miejsce do spania dla małych, średnich</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:op="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xne="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mso="http://schemas.microsoft.com/office/2006/01/customui" xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:cdip="http://schemas.microsoft.com/office/2006/customDocumentInformationPanel" xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ntns="http://schemas.microsoft.com/office/2006/metadata/customXsn" xmlns:lp="http://schemas.microsoft.com/office/2006/metadata/longProperties" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr14="http://schemas.microsoft.com/office/excel/2010/spreadsheetDrawing" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:mso14="http://schemas.microsoft.com/office/2009/07/customui" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:xr4="http://schemas.microsoft.com/office/spreadsheetml/2016/revision4" xmlns:xr5="http://schemas.microsoft.com/office/spreadsheetml/2016/revision5" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr7="http://schemas.microsoft.com/office/spreadsheetml/2016/revision7" xmlns:xr8="http://schemas.microsoft.com/office/spreadsheetml/2016/revision8" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr11="http://schemas.microsoft.com/office/spreadsheetml/2016/revision11" xmlns:xr12="http://schemas.microsoft.com/office/spreadsheetml/2016/revision12" xmlns:xr13="http://schemas.microsoft.com/office/spreadsheetml/2016/revision13" xmlns:xr14="http://schemas.microsoft.com/office/spreadsheetml/2016/revision14" xmlns:xr15="http://schemas.microsoft.com/office/spreadsheetml/2016/revision15" xmlns:x16="http://schemas.microsoft.com/office/spreadsheetml/2014/11/main" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" mc:Ignorable="c14 cdr14 a14 pic14 x14 xdr14 x14ac dsp mso14 dgm14 x15 x12ac x15ac xr xr2 xr3 xr4 xr5 xr6 xr7 xr8 xr9 xr10 xr11 xr12 xr13 xr14 xr15 x15 x16 x16r2 mo mx mv o v" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00 &quot;zł&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <b val="1"/>
       <color/>
       <sz val="11"/>
     </font>
     <font>
       <family val="2"/>
       <color/>
@@ -272,51 +290,51 @@
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -725,50 +743,114 @@
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 15" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 16" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 17" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -985,51 +1067,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship><Relationship Id="rId2" Target="https://www.amazon.pl/dp/B0DK6KC4M6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId3" Target="https://www.google.pl/search?q=Bedsure+Du%C5%BCe+przytulne+legowisko+dla+psa+-+109x76x20+cm+zmywalny+kana%C5%82+polarowy+sofa+dla+psa+z+wysokimi+kraw%C4%99dziami%2C+szary" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId4" Target="https://www.amazon.pl/dp/B0859YMJF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId5" Target="https://www.google.pl/search?q=Bedsure+psa+poduszka+XXL+%2F+pies+materac+dla+ma%C5%82ych%2C+%C5%9Bredniej+wielko%C5%9Bci+ps%C3%B3w%2C+pianka+w+kszta%C5%82cie+jajka%2C+ortopedyczne+%C5%82%C3%B3%C5%BCko+dla+ps%C3%B3w%2C+przytulne%2C+wygodne+miejsce+do+spania%2C+110x80+cm%2C+waswable%2C+wysoko%C5%9B%C4%87+8+cm%2C+szary+XL+%28110x80x8cm%29+Szary" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId6" Target="https://www.amazon.pl/dp/B0CJ2ZQSS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId7" Target="https://www.google.pl/search?q=EHEYCIGA+%C5%81%C3%B3%C5%BCko+dla+ps%C3%B3w+ortopedycznych+Ma%C5%82e+psy%2C+76x51cm%2C+Memory+Foam+koszyk+ps%C3%B3w+%C5%9Bredniej+wielko%C5%9Bci+psy%2C+zmywalna+sofa+psa+Wodoodporna+bez+po%C5%9Blizgu%2C+kanapa+dla+ps%C3%B3w+z+wysokim+brzegiem%2C+be%C5%BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId8" Target="https://www.amazon.pl/dp/B0CF18D223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId9" Target="https://www.google.pl/search?q=SPUNKYJUNKY+Ceramiczna+miska+dla+psa%2C+podwy%C5%BCszona+miska+na+karm%C4%99%2C+ze+stojakiem+bambusowym%2C+dla+%C5%9Brednich+i+du%C5%BCych+ps%C3%B3w+%281800+ml%2C+szara%29+1800ml+Podw%C3%B3jny+-+szary" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId10" Target="https://www.amazon.pl/dp/B08V5PM9YT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId11" Target="https://www.google.pl/search?q=Vantic+Podwy%C5%BCszona+miska+dla+psa+%E2%80%93+regulowane+miski+dla+ps%C3%B3w+na+stojakach%2C+podwy%C5%BCszone+miski+dla+ma%C5%82ych+ps%C3%B3w+i+kot%C3%B3w%2C+trwa%C5%82a+bambusowa+stacja+do+karmienia+ps%C3%B3w+z+2+miskami+ze+stali+nierdzewnej+%28500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId12" Target="https://www.amazon.pl/dp/B0CN8YH3HN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId13" Target="https://www.google.pl/search?q=TWDEPART+Kaktus+wie%C5%BCa+dla+kota+z+drapakiem+dla+kot%C3%B3w+domowych%2C+centrum+aktywno%C5%9Bci%2C+drzewo+wspinaczkowe%2C+meble+dla+kota+z+wisz%C4%85cymi+kulkami%2C+zielony" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId14" Target="https://www.amazon.pl/dp/B0DPL6VPP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId15" Target="https://www.google.pl/search?q=JanYoo+Rabbitpink+%C5%82%C3%B3%C5%BCko+dla+%C5%9Bwinki+morskiej+%28r%C3%B3%C5%BCowe%2C+M%29+dla+%C5%9Bwinki+morskiej%2C+akcesoria%2C+mata+do+%C5%82%C3%B3%C5%BCka+dla+chomika%2C+kr%C3%B3lika%2C+ciep%C5%82a+jaskinia+dla+%C5%9Bwinek+morskich%2C+nadaje+si%C4%99+do+prania%2C+mata+do+%C5%82%C3%B3%C5%BCka+dla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId16" Target="https://www.amazon.pl/dp/B0FJ63M972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId17" Target="https://www.google.pl/search?q=Dotoner+hundemantel+Winter+wasserdicht+mit+Geschirr+Hunde+wintermantel+warm+Winddicht+Fleecefutter+hundejacke+reflektierend+f%C3%BCr+Grosse+Hunde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId18" Target="https://www.amazon.pl/dp/B0D98B8BWJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId19" Target="https://www.google.pl/search?q=JULY%27S+SONG+Kurtka+dla+psa+z+podszewk%C4%85+polarow%C4%85%2C+p%C5%82aszcz+dla+psa%2C+bez+r%C4%99kaw%C3%B3w%2C+bawe%C5%82na%2C+z+paskiem+piersiowym%2C+odblaskowe+paski%2C+ciep%C5%82a+odzie%C5%BC+dla+ps%C3%B3w%2C+na+zim%C4%99+i+jesie%C5%84+czarny+bez+r%C4%99kaw%C3%B3w+dla+ch%C5%82opca+L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId20" Target="https://www.amazon.pl/dp/B0D98CPD68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId21" Target="https://www.google.pl/search?q=JULY%27S+SONG+Kurtka+dla+psa+z+podszewk%C4%85+polarow%C4%85%2C+p%C5%82aszcz+dla+psa%2C+bez+r%C4%99kaw%C3%B3w%2C+bawe%C5%82na%2C+z+paskiem+piersiowym%2C+odblaskowe+paski%2C+ciep%C5%82a+odzie%C5%BC+dla+ps%C3%B3w%2C+na+zim%C4%99+i+jesie%C5%84+czarny+bez+r%C4%99kaw%C3%B3w+dla+ch%C5%82opca+L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId22" Target="https://www.amazon.pl/dp/B0D98DSJH6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId23" Target="https://www.google.pl/search?q=JULY%27S+SONG+Kurtka+dla+psa+z+podszewk%C4%85+polarow%C4%85%2C+p%C5%82aszcz+dla+psa%2C+bez+r%C4%99kaw%C3%B3w%2C+bawe%C5%82na%2C+z+paskiem+piersiowym%2C+odblaskowe+paski%2C+ciep%C5%82a+odzie%C5%BC+dla+ps%C3%B3w%2C+na+zim%C4%99+i+jesie%C5%84+czarny+bez+r%C4%99kaw%C3%B3w+dla+ch%C5%82opca+L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId24" Target="https://www.amazon.pl/dp/B0C49LXF3X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId25" Target="https://www.google.pl/search?q=ELS+PET+Podwy%C5%BCszona+miska+dla+psa%3A+2+w+1%2C+zabezpieczona+przed+wyciekiem%2C+sk%C5%82adana+miska+na+wod%C4%99+i+powolna+karma+z+4+stojakami+z+regulacj%C4%85+wysoko%C5%9Bci%2C+dla+du%C5%BCych%2C+%C5%9Brednich%2C+ma%C5%82ych+ps%C3%B3w+i+zwierz%C4%85t+Czarna+d%C5%82uga+podszewka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId26" Target="https://www.amazon.pl/dp/B0FPLHV83Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId27" Target="https://www.google.pl/search?q=Zestaw+zabawek+dla+kota+z+kocimi%C4%99tk%C4%85+%E2%80%93+interaktywny+komplet+z+r%C4%99kawic%C4%85+do+usuwania+sier%C5%9Bci%2C+myszkami%2C+patyczkami+kocimi%C4%99tki%2C+zabawkami+z+bawe%C5%82nianej+liny+i+bandanami" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId28" Target="https://www.amazon.pl/dp/B0D45HC6GT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId29" Target="https://www.google.pl/search?q=Trimmable+Katze+kratzende+Pfosten-Teppich+bedeckte+78.7+%22x15.8+Selbst-haftende+Kratzbaum-Regale+Ersatzteil-Matte-Katzenkratzer+f%C3%BCr+Kratzbaum-Regal-Regal-Schritte+Couch-M%C3%B6bel+DIY-Besch%C3%BCtzer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId30" Target="https://www.amazon.pl/dp/B0DB1W7JNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId31" Target="https://www.google.pl/search?q=Babyezz+Hunde%2FKatzenzeltbett%2C+Wasserdichtes+Tipi+Zelt%2CAtmungsaktives%2CWaschbares+Hundehaus+F%C3%BCr+Drinnen+Und+Drau%C3%9Fen%2CTragbares+Hundeh%C3%B6hle%2FKatzen+H%C3%B6hle%2CF%C3%BCr+K%C3%A4tzchen%2CWelpen+%28Rot%2C+L%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId32" Target="https://www.amazon.pl/dp/B0FQCDHSGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId33" Target="https://www.google.pl/search?q=Urna+dla+kota%2C+urna+kremacyjna+z+statuetk%C4%85+anio%C5%82a+z+%C5%BCywicy+syntetycznej+i+aksamitnym+woreczkiem+do+przechowywania+popio%C5%82u%2C+urna+25+kg%2C+prezent+pami%C4%85tkowy+dla+zagubionych+zwierz%C4%85t+domowych" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId34" Target="https://www.amazon.pl/dp/B0DB1WTKVP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId35" Target="https://www.google.pl/search?q=Legowisko+namiotowe+dla+ps%C3%B3w%2Fkot%C3%B3w%2C+wodoszczelny+namiot+tipi%2C+oddychaj%C4%85cy%2C+nadaj%C4%85cy+si%C4%99+do+prania+wewn%C4%85trz+i+na+zewn%C4%85trz%2C+przeno%C5%9Bny+domek+dla+ps%C3%B3w%2Fkot%C3%B3w%2C+dla+kot%C3%B3w%2C+szczeniak%C3%B3w+%28czerwone%2C+S%29+czerwony+S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId36" Target="https://www.amazon.pl/dp/B0DDXB445Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId37" Target="https://www.google.pl/search?q=Silikonowa+mata+do+%C5%BCwirek+dla+kot%C3%B3w%2C+wodoszczelna%2C+odporna+na+zarysowania+%C5%82apy+%28szara%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship><Relationship Id="rId2" Target="https://www.amazon.pl/dp/B0DK6KC4M6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId3" Target="https://www.google.pl/search?q=Bedsure+Du%C5%BCe+przytulne+legowisko+dla+psa+-+109x76x20+cm+zmywalny+kana%C5%82+polarowy+sofa+dla+psa+z+wysokimi+kraw%C4%99dziami%2C+szary" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId4" Target="https://www.amazon.pl/dp/B0859YMJF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId5" Target="https://www.google.pl/search?q=Bedsure+psa+poduszka+XXL+%2F+pies+materac+dla+ma%C5%82ych%2C+%C5%9Bredniej+wielko%C5%9Bci+ps%C3%B3w%2C+pianka+w+kszta%C5%82cie+jajka%2C+ortopedyczne+%C5%82%C3%B3%C5%BCko+dla+ps%C3%B3w%2C+przytulne%2C+wygodne+miejsce+do+spania%2C+110x80+cm%2C+waswable%2C+wysoko%C5%9B%C4%87+8+cm%2C+szary+XL+%28110x80x8cm%29+Szary" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId6" Target="https://www.amazon.pl/dp/B0CJ2ZQSS4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId7" Target="https://www.google.pl/search?q=EHEYCIGA+%C5%81%C3%B3%C5%BCko+dla+ps%C3%B3w+ortopedycznych+Ma%C5%82e+psy%2C+76x51cm%2C+Memory+Foam+koszyk+ps%C3%B3w+%C5%9Bredniej+wielko%C5%9Bci+psy%2C+zmywalna+sofa+psa+Wodoodporna+bez+po%C5%9Blizgu%2C+kanapa+dla+ps%C3%B3w+z+wysokim+brzegiem%2C+be%C5%BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId8" Target="https://www.amazon.pl/dp/B0CF18D223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId9" Target="https://www.google.pl/search?q=SPUNKYJUNKY+Ceramiczna+miska+dla+psa%2C+podwy%C5%BCszona+miska+na+karm%C4%99%2C+ze+stojakiem+bambusowym%2C+dla+%C5%9Brednich+i+du%C5%BCych+ps%C3%B3w+%281800+ml%2C+szara%29+1800ml+Podw%C3%B3jny+-+szary" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId10" Target="https://www.amazon.pl/dp/B08V5PM9YT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId11" Target="https://www.google.pl/search?q=Vantic+Podwy%C5%BCszona+miska+dla+psa+%E2%80%93+regulowane+miski+dla+ps%C3%B3w+na+stojakach%2C+podwy%C5%BCszone+miski+dla+ma%C5%82ych+ps%C3%B3w+i+kot%C3%B3w%2C+trwa%C5%82a+bambusowa+stacja+do+karmienia+ps%C3%B3w+z+2+miskami+ze+stali+nierdzewnej+%28500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId12" Target="https://www.amazon.pl/dp/B0CN8YH3HN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId13" Target="https://www.google.pl/search?q=TWDEPART+Kaktus+wie%C5%BCa+dla+kota+z+drapakiem+dla+kot%C3%B3w+domowych%2C+centrum+aktywno%C5%9Bci%2C+drzewo+wspinaczkowe%2C+meble+dla+kota+z+wisz%C4%85cymi+kulkami%2C+zielony" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId14" Target="https://www.amazon.pl/dp/B0DPL6VPP1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId15" Target="https://www.google.pl/search?q=JanYoo+Rabbitpink+%C5%82%C3%B3%C5%BCko+dla+%C5%9Bwinki+morskiej+%28r%C3%B3%C5%BCowe%2C+M%29+dla+%C5%9Bwinki+morskiej%2C+akcesoria%2C+mata+do+%C5%82%C3%B3%C5%BCka+dla+chomika%2C+kr%C3%B3lika%2C+ciep%C5%82a+jaskinia+dla+%C5%9Bwinek+morskich%2C+nadaje+si%C4%99+do+prania%2C+mata+do+%C5%82%C3%B3%C5%BCka+dla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId16" Target="https://www.amazon.pl/dp/B0FJ63M972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId17" Target="https://www.google.pl/search?q=Dotoner+hundemantel+Winter+wasserdicht+mit+Geschirr+Hunde+wintermantel+warm+Winddicht+Fleecefutter+hundejacke+reflektierend+f%C3%BCr+Grosse+Hunde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId18" Target="https://www.amazon.pl/dp/B0D98B8BWJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId19" Target="https://www.google.pl/search?q=JULY%27S+SONG+Kurtka+dla+psa+z+podszewk%C4%85+polarow%C4%85%2C+p%C5%82aszcz+dla+psa%2C+bez+r%C4%99kaw%C3%B3w%2C+bawe%C5%82na%2C+z+paskiem+piersiowym%2C+odblaskowe+paski%2C+ciep%C5%82a+odzie%C5%BC+dla+ps%C3%B3w%2C+na+zim%C4%99+i+jesie%C5%84+czarny+bez+r%C4%99kaw%C3%B3w+dla+ch%C5%82opca+L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId20" Target="https://www.amazon.pl/dp/B0D98CPD68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId21" Target="https://www.google.pl/search?q=JULY%27S+SONG+Kurtka+dla+psa+z+podszewk%C4%85+polarow%C4%85%2C+p%C5%82aszcz+dla+psa%2C+bez+r%C4%99kaw%C3%B3w%2C+bawe%C5%82na%2C+z+paskiem+piersiowym%2C+odblaskowe+paski%2C+ciep%C5%82a+odzie%C5%BC+dla+ps%C3%B3w%2C+na+zim%C4%99+i+jesie%C5%84+czarny+bez+r%C4%99kaw%C3%B3w+dla+ch%C5%82opca+L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId22" Target="https://www.amazon.pl/dp/B0D98DSJH6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId23" Target="https://www.google.pl/search?q=JULY%27S+SONG+Kurtka+dla+psa+z+podszewk%C4%85+polarow%C4%85%2C+p%C5%82aszcz+dla+psa%2C+bez+r%C4%99kaw%C3%B3w%2C+bawe%C5%82na%2C+z+paskiem+piersiowym%2C+odblaskowe+paski%2C+ciep%C5%82a+odzie%C5%BC+dla+ps%C3%B3w%2C+na+zim%C4%99+i+jesie%C5%84+czarny+bez+r%C4%99kaw%C3%B3w+dla+ch%C5%82opca+L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId24" Target="https://www.amazon.pl/dp/B0C49LXF3X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId25" Target="https://www.google.pl/search?q=ELS+PET+Podwy%C5%BCszona+miska+dla+psa%3A+2+w+1%2C+zabezpieczona+przed+wyciekiem%2C+sk%C5%82adana+miska+na+wod%C4%99+i+powolna+karma+z+4+stojakami+z+regulacj%C4%85+wysoko%C5%9Bci%2C+dla+du%C5%BCych%2C+%C5%9Brednich%2C+ma%C5%82ych+ps%C3%B3w+i+zwierz%C4%85t+Czarna+d%C5%82uga+podszewka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId26" Target="https://www.amazon.pl/dp/B0FPLHV83Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId27" Target="https://www.google.pl/search?q=Zestaw+zabawek+dla+kota+z+kocimi%C4%99tk%C4%85+%E2%80%93+interaktywny+komplet+z+r%C4%99kawic%C4%85+do+usuwania+sier%C5%9Bci%2C+myszkami%2C+patyczkami+kocimi%C4%99tki%2C+zabawkami+z+bawe%C5%82nianej+liny+i+bandanami" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId28" Target="https://www.amazon.pl/dp/B0D45HC6GT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId29" Target="https://www.google.pl/search?q=Trimmable+Katze+kratzende+Pfosten-Teppich+bedeckte+78.7+%22x15.8+Selbst-haftende+Kratzbaum-Regale+Ersatzteil-Matte-Katzenkratzer+f%C3%BCr+Kratzbaum-Regal-Regal-Schritte+Couch-M%C3%B6bel+DIY-Besch%C3%BCtzer" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId30" Target="https://www.amazon.pl/dp/B0DB1W7JNS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId31" Target="https://www.google.pl/search?q=Babyezz+Hunde%2FKatzenzeltbett%2C+Wasserdichtes+Tipi+Zelt%2CAtmungsaktives%2CWaschbares+Hundehaus+F%C3%BCr+Drinnen+Und+Drau%C3%9Fen%2CTragbares+Hundeh%C3%B6hle%2FKatzen+H%C3%B6hle%2CF%C3%BCr+K%C3%A4tzchen%2CWelpen+%28Rot%2C+L%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId32" Target="https://www.amazon.pl/dp/B0FQCDHSGB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId33" Target="https://www.google.pl/search?q=Urna+dla+kota%2C+urna+kremacyjna+z+statuetk%C4%85+anio%C5%82a+z+%C5%BCywicy+syntetycznej+i+aksamitnym+woreczkiem+do+przechowywania+popio%C5%82u%2C+urna+25+kg%2C+prezent+pami%C4%85tkowy+dla+zagubionych+zwierz%C4%85t+domowych" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId34" Target="https://www.amazon.pl/dp/B0DB1WTKVP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId35" Target="https://www.google.pl/search?q=Legowisko+namiotowe+dla+ps%C3%B3w%2Fkot%C3%B3w%2C+wodoszczelny+namiot+tipi%2C+oddychaj%C4%85cy%2C+nadaj%C4%85cy+si%C4%99+do+prania+wewn%C4%85trz+i+na+zewn%C4%85trz%2C+przeno%C5%9Bny+domek+dla+ps%C3%B3w%2Fkot%C3%B3w%2C+dla+kot%C3%B3w%2C+szczeniak%C3%B3w+%28czerwone%2C+S%29+czerwony+S" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId36" Target="https://www.amazon.pl/dp/B0DDXB445Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId37" Target="https://www.google.pl/search?q=Silikonowa+mata+do+%C5%BCwirek+dla+kot%C3%B3w%2C+wodoszczelna%2C+odporna+na+zarysowania+%C5%82apy+%28szara%29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId38" Target="https://www.amazon.pl/dp/B0DHPQPGHK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId39" Target="https://www.google.pl/search?q=PushGoGo+Kleinkind-Silikon-Bausteine%2C+ab+3+Jahren%2C+36+Teile%2C+Puzzle-Sinne%2C+stimulieren+Kreativit%C3%A4t%2C+Phantasie%2C+gestapelt%2C+kreatives+Montessori-Spielzeug+f%C3%BCr+Kinder" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId40" Target="https://www.amazon.pl/dp/B0DTFYD1PG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId41" Target="https://www.google.pl/search?q=Pi%C5%82ka+do+aktywno%C5%9Bci+sensorycznej%2C+tablica+do+aktywno%C5%9Bci+sensorycznej%2C+ulepszenie+3D%2C+zabawka+Fidget+do+uspokajania%2C+stresu%2C+l%C4%99ku%2C+ADHD+i+autyzmu%2C+dla+dzieci+w+wieku+3%2B+i+doros%C5%82ych%2C+z+16+NIEBIESKI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId42" Target="https://www.amazon.pl/dp/B0FDF5WKCT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId43" Target="https://www.google.pl/search?q=puszyste+pluszowe+legowisko+dla+zwierz%C4%85t+puszyste+legowisko+dla+psa+legowisko+dla+kota+zmywalne+legowisko+dla+psa+legowisko+dla+kota+ciep%C5%82e+antypo%C5%9Blizgowe+miejsce+do+spania+dla+ma%C5%82ych%2C+%C5%9Brednich" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="9"/>
     <col customWidth="true" max="3" min="2" width="20"/>
     <col customWidth="true" max="4" min="4" width="24"/>
     <col customWidth="true" max="5" min="5" width="18"/>
     <col customWidth="true" max="6" min="6" width="46"/>
     <col customWidth="true" max="7" min="7" width="10"/>
     <col customWidth="true" max="8" min="8" width="11"/>
     <col customWidth="true" max="10" min="9" width="13"/>
     <col customWidth="true" max="11" min="11" width="17"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="true"/>
     <row r="2" ht="48" customHeight="true">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
@@ -1060,618 +1142,714 @@
       <c r="K2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" ht="80" customHeight="true">
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2">
         <v>1</v>
       </c>
       <c r="H3" s="2">
         <v>4470</v>
       </c>
       <c r="I3" s="5">
-        <v>152.48</v>
+        <v>152.84</v>
       </c>
       <c r="J3" s="5">
-        <v>18.32</v>
+        <v>18.36</v>
       </c>
       <c r="K3" s="5">
-        <v>18.32</v>
+        <v>18.36</v>
       </c>
     </row>
     <row r="4" ht="80" customHeight="true">
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>3</v>
       </c>
       <c r="H4" s="2">
         <v>2490</v>
       </c>
       <c r="I4" s="5">
-        <v>157.48</v>
+        <v>157.85</v>
       </c>
       <c r="J4" s="5">
-        <v>56.71</v>
+        <v>56.84</v>
       </c>
       <c r="K4" s="5">
-        <v>18.9</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="5" ht="80" customHeight="true">
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>2120</v>
       </c>
       <c r="I5" s="5">
-        <v>157.48</v>
+        <v>157.85</v>
       </c>
       <c r="J5" s="5">
-        <v>18.92</v>
+        <v>18.96</v>
       </c>
       <c r="K5" s="5">
-        <v>18.92</v>
+        <v>18.96</v>
       </c>
     </row>
     <row r="6" ht="80" customHeight="true">
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>1</v>
       </c>
       <c r="H6" s="2">
         <v>3980</v>
       </c>
       <c r="I6" s="5">
-        <v>215.25</v>
+        <v>215.75</v>
       </c>
       <c r="J6" s="5">
-        <v>25.83</v>
+        <v>25.89</v>
       </c>
       <c r="K6" s="5">
-        <v>25.83</v>
+        <v>25.89</v>
       </c>
     </row>
     <row r="7" ht="80" customHeight="true">
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>1</v>
       </c>
       <c r="H7" s="2">
         <v>1220</v>
       </c>
       <c r="I7" s="5">
-        <v>104.96</v>
+        <v>105.2</v>
       </c>
       <c r="J7" s="5">
-        <v>12.6</v>
+        <v>12.63</v>
       </c>
       <c r="K7" s="5">
-        <v>12.6</v>
+        <v>12.63</v>
       </c>
     </row>
     <row r="8" ht="80" customHeight="true">
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2">
         <v>1</v>
       </c>
       <c r="H8" s="2">
         <v>3778</v>
       </c>
       <c r="I8" s="5">
-        <v>101.46</v>
+        <v>101.69</v>
       </c>
       <c r="J8" s="5">
-        <v>12.17</v>
+        <v>12.2</v>
       </c>
       <c r="K8" s="5">
-        <v>12.17</v>
+        <v>12.2</v>
       </c>
     </row>
     <row r="9" ht="80" customHeight="true">
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2">
         <v>7</v>
       </c>
       <c r="H9" s="2">
         <v>357</v>
       </c>
       <c r="I9" s="5">
-        <v>82.5</v>
+        <v>82.69</v>
       </c>
       <c r="J9" s="5">
-        <v>69.3</v>
+        <v>69.46</v>
       </c>
       <c r="K9" s="5">
-        <v>9.9</v>
+        <v>9.92</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
         <v>50</v>
       </c>
       <c r="I10" s="5">
-        <v>79.17</v>
+        <v>79.35</v>
       </c>
       <c r="J10" s="5">
-        <v>9.48</v>
+        <v>9.5</v>
       </c>
       <c r="K10" s="5">
-        <v>9.48</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="11" ht="80" customHeight="true">
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="2">
         <v>1</v>
       </c>
       <c r="H11" s="2">
         <v>170</v>
       </c>
       <c r="I11" s="5">
-        <v>57.39</v>
+        <v>57.52</v>
       </c>
       <c r="J11" s="5">
-        <v>6.87</v>
+        <v>6.89</v>
       </c>
       <c r="K11" s="5">
-        <v>6.87</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="12" ht="80" customHeight="true">
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G12" s="2">
         <v>1</v>
       </c>
       <c r="H12" s="2">
         <v>170</v>
       </c>
       <c r="I12" s="5">
-        <v>57.39</v>
+        <v>57.52</v>
       </c>
       <c r="J12" s="5">
-        <v>6.87</v>
+        <v>6.89</v>
       </c>
       <c r="K12" s="5">
-        <v>6.87</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="13" ht="80" customHeight="true">
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G13" s="2">
         <v>2</v>
       </c>
       <c r="H13" s="2">
         <v>140</v>
       </c>
       <c r="I13" s="5">
-        <v>58.46</v>
+        <v>58.59</v>
       </c>
       <c r="J13" s="5">
-        <v>14.05</v>
+        <v>14.08</v>
       </c>
       <c r="K13" s="5">
-        <v>7.03</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
         <v>1880</v>
       </c>
       <c r="I14" s="5">
-        <v>148.51</v>
+        <v>148.86</v>
       </c>
       <c r="J14" s="5">
-        <v>17.81</v>
+        <v>17.85</v>
       </c>
       <c r="K14" s="5">
-        <v>17.81</v>
+        <v>17.85</v>
       </c>
     </row>
     <row r="15" ht="80" customHeight="true">
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G15" s="2">
         <v>25</v>
       </c>
       <c r="H15" s="2">
         <v>360</v>
       </c>
       <c r="I15" s="5">
-        <v>109.1</v>
+        <v>109.35</v>
       </c>
       <c r="J15" s="5">
-        <v>327.3</v>
+        <v>328.06</v>
       </c>
       <c r="K15" s="5">
-        <v>13.09</v>
+        <v>13.12</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>37</v>
       </c>
       <c r="G16" s="2">
         <v>6</v>
       </c>
       <c r="H16" s="2">
         <v>380</v>
       </c>
       <c r="I16" s="5">
-        <v>114.78</v>
+        <v>115.05</v>
       </c>
       <c r="J16" s="5">
-        <v>82.62</v>
+        <v>82.82</v>
       </c>
       <c r="K16" s="5">
-        <v>13.77</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="2">
         <v>12</v>
       </c>
       <c r="H17" s="2">
         <v>450</v>
       </c>
       <c r="I17" s="5">
-        <v>92.36</v>
+        <v>92.58</v>
       </c>
       <c r="J17" s="5">
-        <v>133.01</v>
+        <v>133.32</v>
       </c>
       <c r="K17" s="5">
-        <v>11.08</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="18" ht="80" customHeight="true">
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>41</v>
       </c>
       <c r="G18" s="2">
         <v>1</v>
       </c>
       <c r="H18" s="2">
         <v>200</v>
       </c>
       <c r="I18" s="5">
-        <v>82.37</v>
+        <v>82.56</v>
       </c>
       <c r="J18" s="5">
-        <v>9.86</v>
+        <v>9.89</v>
       </c>
       <c r="K18" s="5">
-        <v>9.86</v>
+        <v>9.89</v>
       </c>
     </row>
     <row r="19" ht="80" customHeight="true">
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>43</v>
       </c>
       <c r="G19" s="2">
         <v>2</v>
       </c>
       <c r="H19" s="2">
         <v>410</v>
       </c>
       <c r="I19" s="5">
-        <v>81.22</v>
+        <v>81.41</v>
       </c>
       <c r="J19" s="5">
-        <v>19.47</v>
+        <v>19.52</v>
       </c>
       <c r="K19" s="5">
-        <v>9.74</v>
+        <v>9.76</v>
       </c>
     </row>
     <row r="20" ht="80" customHeight="true">
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="G20" s="2">
         <v>10</v>
       </c>
       <c r="H20" s="2">
         <v>1230</v>
       </c>
       <c r="I20" s="5">
-        <v>71.74</v>
+        <v>71.9</v>
       </c>
       <c r="J20" s="5">
-        <v>86.08</v>
+        <v>86.28</v>
       </c>
       <c r="K20" s="5">
-        <v>8.61</v>
+        <v>8.63</v>
       </c>
     </row>
     <row r="21">
-      <c r="G21" s="2" t="str">
-[...12 lines deleted...]
-        <f>SUM(K3:K20)</f>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G21" s="2">
+        <v>13</v>
+      </c>
+      <c r="H21" s="2">
+        <v>670</v>
+      </c>
+      <c r="I21" s="5">
+        <v>25.12</v>
+      </c>
+      <c r="J21" s="5">
+        <v>39.2</v>
+      </c>
+      <c r="K21" s="5">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="22" ht="80" customHeight="true">
+      <c r="B22" s="2"/>
+      <c r="C22" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" s="2">
+        <v>17</v>
+      </c>
+      <c r="H22" s="2">
+        <v>190</v>
+      </c>
+      <c r="I22" s="5">
+        <v>43.14</v>
+      </c>
+      <c r="J22" s="5">
+        <v>88</v>
+      </c>
+      <c r="K22" s="5">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="23" ht="80" customHeight="true">
+      <c r="B23" s="2"/>
+      <c r="C23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="2">
+        <v>1</v>
+      </c>
+      <c r="H23" s="2">
+        <v>1130</v>
+      </c>
+      <c r="I23" s="5">
+        <v>141.8</v>
+      </c>
+      <c r="J23" s="5">
+        <v>17.03</v>
+      </c>
+      <c r="K23" s="5">
+        <v>17.03</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="G24" s="2" t="str">
+        <f>SUM(G3:G23)</f>
+      </c>
+      <c r="H24" s="2" t="str">
+        <f>SUM(H3:H23)</f>
+      </c>
+      <c r="I24" s="5" t="str">
+        <f>SUM(I3:I23)</f>
+      </c>
+      <c r="J24" s="5" t="str">
+        <f>SUM(J3:J23)</f>
+      </c>
+      <c r="K24" s="5" t="str">
+        <f>SUM(K3:K23)</f>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
     <hyperlink ref="E5" r:id="rId6"/>
     <hyperlink ref="F5" r:id="rId7"/>
     <hyperlink ref="E6" r:id="rId8"/>
     <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="E7" r:id="rId10"/>
     <hyperlink ref="F7" r:id="rId11"/>
     <hyperlink ref="E8" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
     <hyperlink ref="E9" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
     <hyperlink ref="E13" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
   </hyperlinks>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>