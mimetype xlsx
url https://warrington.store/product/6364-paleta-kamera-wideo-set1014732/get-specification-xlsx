--- v0 (2026-01-29)
+++ v1 (2026-04-24)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="svg" ContentType="image/svg"/>
+  <Default Extension="tiff" ContentType="image/tiff"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="svg" ContentType="image/svg"/>
-[...2 lines deleted...]
-  <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="emz" ContentType="image/x-emz"/>
   <Default Extension="wmz" ContentType="image/x-wmz"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Arkusz1" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>ZDJĘCIE</t>
   </si>
   <si>
     <t>PALETA</t>
   </si>
   <si>
     <t>KATEGORIA</t>
   </si>
   <si>
     <t>ASIN</t>
   </si>
   <si>
     <t>NAZWA PRODUKTU</t>
   </si>
   <si>
     <t>ILOŚĆ</t>
   </si>
   <si>
     <t>WAGA</t>
   </si>
   <si>
     <t>CENA RYNKOWA</t>
   </si>
   <si>
@@ -93,56 +93,50 @@
     <t>Montaż ścienny EMART, trójkątne ramię wysięgnika do fotografii, światło obrączkowe, oświetlenie stroboskopowe, softbox, reflektor, parasol, światło jednokierunkowe, maksymalna długość: 130 cm, podtrzymywane 180 stopni zwrotny czarny 51.2 cali / 130cm</t>
   </si>
   <si>
     <t>B07ZG88M6N</t>
   </si>
   <si>
     <t>EMART Wytrzymały stojak w kształcie litery C, maksymalna wysokość 3 m, regulowany stojak fotograficzny z ramieniem trzymającym 1,28 m, do odblasków fotograficznych, softboxów, monolightów, parasoli</t>
   </si>
   <si>
     <t>B07Q85F8XW</t>
   </si>
   <si>
     <t>EMART Aluminiowy statyw fotograficzny, 2,1 m, 2 sztuki, z etui, przenośny stojak do studia fotograficznego do softboxa, parasola, nagrywania wideo, lampy błyskowej, 2 szt</t>
   </si>
   <si>
     <t>B0B2QPQ4GZ</t>
   </si>
   <si>
     <t>EMART Stojak na zdjęcia z białym ekranem, 2 x 3 m, regulowany system tła, 1,8 x 2,8 m, kolor biały, do portretów, zdjęć, wideo, studia, fotografii</t>
   </si>
   <si>
     <t>B07FY4TVKH</t>
   </si>
   <si>
     <t>EMART Zestaw stojaków do trzymania tła fotograficznego, 2,6 x 3 m, regulowany system wsparcia do studia fotograficznego</t>
-  </si>
-[...4 lines deleted...]
-    <t>EMART Stojak na zdjęcia, 2 x 3 m, regulowany system tła z 8 zaciskami tła, 2 worki na piasek do studia fotograficznego, portretów, fotografii produktowej, fotografii studyjnej, z metalu</t>
   </si>
   <si>
     <t>B0BYJB1NQT</t>
   </si>
   <si>
     <t>Tła fotograficzne białe ze stojakiem, 2,6 x 3 m, system podparcia tła fotograficznego, 3 x 3,6 m, białe tło fotograficzne, zestaw do studia fotograficznego, portret YouTube, video</t>
   </si>
   <si>
     <t>B0BVP629VJ</t>
   </si>
   <si>
     <t>EMART Białe tło z podstawką, 1,5 x 2,6 m, 1,5 x 2,0 m, zielone ekran z obsługą tła w kształcie litery T, zestaw do studia fotograficznego do kluczy chromowanych, wideo, nagrywania strumieniowego</t>
   </si>
   <si>
     <t>B0798R4JCB</t>
   </si>
   <si>
     <t>EMART Stojak na tło fotograficzne, duży stojak na tło fotograficzne, wytrzymały, regulowany zestaw pomocniczy do dekoracji studia wideo</t>
   </si>
   <si>
     <t>B01H31M62I</t>
   </si>
   <si>
     <t>Stojak na tło do zdjęć</t>
   </si>
@@ -305,51 +299,51 @@
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="top" wrapText="true"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="true" applyFont="true" applyBorder="true" applyAlignment="true">
       <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"></Relationship><Relationship Id="rId3" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"></Relationship><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"></Relationship><Relationship Id="rId5" Target="/xl/sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"></Relationship></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"></Relationship></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -509,572 +503,540 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="609600" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 8" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="590550"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 8" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="9" name="Picture 9" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 10" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 11" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 12" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 13" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 14" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 15" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="609600" cy="609600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 16" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="609600" cy="609600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:ln/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 9" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="17" name="Picture 17" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 10" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="18" name="Picture 18" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 11" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="19" name="Picture 19" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 12" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="20" name="Picture 20" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 13" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="21" name="Picture 21" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 14" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <xdr:cNvPr id="22" name="Picture 22" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="609600" cy="609600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 15" descr=""/>
-[...254 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 23" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
-        <a:stretch>
-[...30 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="609600" cy="609600"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:ln/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="true" fPrintsWithSheet="true"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1306,51 +1268,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship><Relationship Id="rId2" Target="https://www.amazon.pl/dp/B0CHFD97GR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId3" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+3+x+3+m%2C+regulowany+system+wsparcia+t%C5%82a+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+studia+fotograficznego%2C+wideo%2C+na+przyj%C4%99cia+urodzinowe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId4" Target="https://www.amazon.pl/dp/B09793DSKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId5" Target="https://www.google.pl/search?q=Monta%C5%BC+%C5%9Bcienny+EMART%2C+tr%C3%B3jk%C4%85tne+rami%C4%99+wysi%C4%99gnika+do+fotografii%2C+%C5%9Bwiat%C5%82o+obr%C4%85czkowe%2C+o%C5%9Bwietlenie+stroboskopowe%2C+softbox%2C+reflektor%2C+parasol%2C+%C5%9Bwiat%C5%82o+jednokierunkowe%2C+maksymalna+d%C5%82ugo%C5%9B%C4%87%3A+130+cm%2C+podtrzymywane+180+stopni+zwrotny+czarny+51.2+cali+%2F+130cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId6" Target="https://www.amazon.pl/dp/B07ZG88M6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId7" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+w+kszta%C5%82cie+litery+C%2C+maksymalna+wysoko%C5%9B%C4%87+3+m%2C+regulowany+stojak+fotograficzny+z+ramieniem+trzymaj%C4%85cym+1%2C28+m%2C+do+odblask%C3%B3w+fotograficznych%2C+softbox%C3%B3w%2C+monolight%C3%B3w%2C+parasoli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId8" Target="https://www.amazon.pl/dp/B07Q85F8XW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId9" Target="https://www.google.pl/search?q=EMART+Aluminiowy+statyw+fotograficzny%2C+2%2C1+m%2C+2+sztuki%2C+z+etui%2C+przeno%C5%9Bny+stojak+do+studia+fotograficznego+do+softboxa%2C+parasola%2C+nagrywania+wideo%2C+lampy+b%C5%82yskowej%2C+2+szt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId10" Target="https://www.amazon.pl/dp/B0B2QPQ4GZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId11" Target="https://www.google.pl/search?q=EMART+Stojak+na+zdj%C4%99cia+z+bia%C5%82ym+ekranem%2C+2+x+3+m%2C+regulowany+system+t%C5%82a%2C+1%2C8+x+2%2C8+m%2C+kolor+bia%C5%82y%2C+do+portret%C3%B3w%2C+zdj%C4%99%C4%87%2C+wideo%2C+studia%2C+fotografii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId12" Target="https://www.amazon.pl/dp/B07FY4TVKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId13" Target="https://www.google.pl/search?q=EMART+Zestaw+stojak%C3%B3w+do+trzymania+t%C5%82a+fotograficznego%2C+2%2C6+x+3+m%2C+regulowany+system+wsparcia+do+studia+fotograficznego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId14" Target="https://www.amazon.pl/dp/B00MTF6ZVC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId15" Target="https://www.google.pl/search?q=EMART+Stojak+na+zdj%C4%99cia%2C+2+x+3+m%2C+regulowany+system+t%C5%82a+z+8+zaciskami+t%C5%82a%2C+2+worki+na+piasek+do+studia+fotograficznego%2C+portret%C3%B3w%2C+fotografii+produktowej%2C+fotografii+studyjnej%2C+z+metalu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId16" Target="https://www.amazon.pl/dp/B0BYJB1NQT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId17" Target="https://www.google.pl/search?q=T%C5%82a+fotograficzne+bia%C5%82e+ze+stojakiem%2C+2%2C6+x+3+m%2C+system+podparcia+t%C5%82a+fotograficznego%2C+3+x+3%2C6+m%2C+bia%C5%82e+t%C5%82o+fotograficzne%2C+zestaw+do+studia+fotograficznego%2C+portret+YouTube%2C+video" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId18" Target="https://www.amazon.pl/dp/B0BVP629VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId19" Target="https://www.google.pl/search?q=EMART+Bia%C5%82e+t%C5%82o+z+podstawk%C4%85%2C+1%2C5+x+2%2C6+m%2C+1%2C5+x+2%2C0+m%2C+zielone+ekran+z+obs%C5%82ug%C4%85+t%C5%82a+w+kszta%C5%82cie+litery+T%2C+zestaw+do+studia+fotograficznego+do+kluczy+chromowanych%2C+wideo%2C+nagrywania+strumieniowego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId20" Target="https://www.amazon.pl/dp/B0798R4JCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId21" Target="https://www.google.pl/search?q=EMART+Stojak+na+t%C5%82o+fotograficzne%2C+du%C5%BCy+stojak+na+t%C5%82o+fotograficzne%2C+wytrzyma%C5%82y%2C+regulowany+zestaw+pomocniczy+do+dekoracji+studia+wideo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId22" Target="https://www.amazon.pl/dp/B01H31M62I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId23" Target="https://www.google.pl/search?q=Stojak+na+t%C5%82o+do+zdj%C4%99%C4%87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId24" Target="https://www.amazon.pl/dp/B00MTHP8CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId25" Target="https://www.google.pl/search?q=EMART+Zestaw+stojak%C3%B3w+na+t%C5%82o+do+studia+fotograficznego%2C+2%2C6+x+3%2C0+m%2C+system+wsparcia+fotograficznego+z+3+mu%C5%9Blinowymi+t%C5%82ami%2C+100%25+bawe%C5%82na+%28czarno-bia%C5%82y%2C+zielony%29+8.5x10ft+with+3+Backdrops" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId26" Target="https://www.amazon.pl/dp/B0CPTRV14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId27" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+3+x+3+m%2C+regulowany+system+wsparcia+t%C5%82a+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+studia+fotograficznego%2C+wideo%2C+na+przyj%C4%99cia+urodzinowe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId28" Target="https://www.amazon.pl/dp/B0CDH2SWQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId29" Target="https://www.google.pl/search?q=EMART+Czarne+t%C5%82o+ze+stojakiem%2C+1%2C5+x+2+m%2C+czarne+t%C5%82o+o+wymiarach+1%2C5+x+2%2C6+m+%285+x+8%2C5+m%29+zestaw+wsparcia+t%C5%82a+w+kszta%C5%82cie+litery+T+do+sesji+zdj%C4%99ciowych%2C+portret%C3%B3w%2C+imprez%2C+studia+wideo+1.5m%2A2.6m+Czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId30" Target="https://www.amazon.pl/dp/B06XHV2TWB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId31" Target="https://www.google.pl/search?q=EMART+Statyw+%C5%9Bwietlny%2C+260+cm%2C+aluminiowy%2C+stabilny+statyw+fotograficzny%2C+statyw+%C5%9Bwietlny%2C+do+studia+fotograficznego%2C+t%C5%82a%2C+softbox%2C+reflektor%2C+2+sztuki+260cm-2Pcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId32" Target="https://www.amazon.pl/dp/B0CJ28HMB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId33" Target="https://www.google.pl/search?q=EMART+Stojak+na+t%C5%82o+z+k%C3%B3%C5%82kami%2C+3+x+2%2C3+m+%28szer.+x+wys.%29%2C+ruchomy+uchwyt+na+baner%2C+regulowany+stojak+do+dekoracji+imprez%2C+fotografia%2C+solidna+ramka+t%C5%82a+do+sesji+zdj%C4%99ciowej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId34" Target="https://www.amazon.pl/dp/B0DQ58K36B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId35" Target="https://www.google.pl/search?q=EMART+Softbox+65+cm%2C+%C5%9Brednica+Soft+Box%2C+mo%C5%BCliwo%C5%9B%C4%87+%C5%9Bciemniania%2C+zestaw+o%C5%9Bwietleniowy+LED%2C+135+W%2C+3000-6500+K%2C+do+fotografii%2C+fotografii%2C+portret%C3%B3w+studyjnych%2C+streamingu+na+%C5%BCywo+65cm+Softbox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId36" Target="https://www.amazon.pl/dp/B0DG2L2V69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId37" Target="https://www.google.pl/search?q=Emart+Zestaw+t%C5%82a+zielonego+ekranu+z+ruchomym+stojakiem%2C+fotografia%2C+zielony%2C+ekran%2C+regulowana+ramka+z+k%C3%B3%C5%82kami+na+baner%2C+sesj%C4%99+zdj%C4%99ciow%C4%85%2C+imprezy%2C+urodziny%2C+transmisj%C4%99+na+%C5%BCywo%2C+2+x+3+m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId38" Target="https://www.amazon.pl/dp/B073QSF1Q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId39" Target="https://www.google.pl/search?q=EMART+okr%C4%85g%C5%82y+obrus+bia%C5%82y+6+Pack%2C+120+Inch+%2F+304cm+Poliester+obrus+plamy+i+odporny%2C+nawil%C5%BCany+bia%C5%82y+obrus+okr%C4%85g%C5%82y+do+dekoracji+%C5%9Blubnej%2C+%C5%9Blub%2C+party%2C+bankiet+bia%C5%82y+120+cali+%2F+304cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId40" Target="https://www.amazon.pl/dp/B0BCDX45FL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId41" Target="https://www.google.pl/search?q=EART+studio+fotograficzne+lekkie+pude%C5%82ko%2C+30x30x30+cm+foto+box+for+photo%2C+studio+fotograficzne+zestaw+120+LED+%C5%9Bwiat%C5%82a+i+6+wodoszczelne+t%C5%82a+do+fotografii+produktu%2C+bi%C5%BCuteria+i+ma%C5%82e+przedmioty+30x30cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId42" Target="https://www.amazon.pl/dp/B0DS5RCGC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId43" Target="https://www.google.pl/search?q=EMART+50+x+70cm+Softbox+Set%2C+85W+3000-6000K+Dimmbare+LED+Softbox+Beleuchtung+Kit+f%C3%BCr+Video%2C+Fotografie%2C+Studio+Portr%C3%A4ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId44" Target="https://www.amazon.pl/dp/B0C1GJB2PQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId45" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+2+x+3+m%2C+regulowany+system+podparcia+t%C5%82a%2C+zestaw+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+stojak+na+t%C5%82o+fotograficzne%2C+na+imprezy%2C+urodziny%2C+do+studia+wideo%2C+z%C5%82oty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId46" Target="https://www.amazon.pl/dp/B0BHS9J8BL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId47" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+2+x+3+m%2C+regulowany+system+podparcia+t%C5%82a%2C+zestaw+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+studia+fotograficznego%2C+film%C3%B3w+fotograficznych%2C+imprez+urodzinowych" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"></Relationship><Relationship Id="rId2" Target="https://www.amazon.pl/dp/B0CHFD97GR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId3" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+3+x+3+m%2C+regulowany+system+wsparcia+t%C5%82a+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+studia+fotograficznego%2C+wideo%2C+na+przyj%C4%99cia+urodzinowe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId4" Target="https://www.amazon.pl/dp/B09793DSKZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId5" Target="https://www.google.pl/search?q=Monta%C5%BC+%C5%9Bcienny+EMART%2C+tr%C3%B3jk%C4%85tne+rami%C4%99+wysi%C4%99gnika+do+fotografii%2C+%C5%9Bwiat%C5%82o+obr%C4%85czkowe%2C+o%C5%9Bwietlenie+stroboskopowe%2C+softbox%2C+reflektor%2C+parasol%2C+%C5%9Bwiat%C5%82o+jednokierunkowe%2C+maksymalna+d%C5%82ugo%C5%9B%C4%87%3A+130+cm%2C+podtrzymywane+180+stopni+zwrotny+czarny+51.2+cali+%2F+130cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId6" Target="https://www.amazon.pl/dp/B07ZG88M6N" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId7" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+w+kszta%C5%82cie+litery+C%2C+maksymalna+wysoko%C5%9B%C4%87+3+m%2C+regulowany+stojak+fotograficzny+z+ramieniem+trzymaj%C4%85cym+1%2C28+m%2C+do+odblask%C3%B3w+fotograficznych%2C+softbox%C3%B3w%2C+monolight%C3%B3w%2C+parasoli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId8" Target="https://www.amazon.pl/dp/B07Q85F8XW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId9" Target="https://www.google.pl/search?q=EMART+Aluminiowy+statyw+fotograficzny%2C+2%2C1+m%2C+2+sztuki%2C+z+etui%2C+przeno%C5%9Bny+stojak+do+studia+fotograficznego+do+softboxa%2C+parasola%2C+nagrywania+wideo%2C+lampy+b%C5%82yskowej%2C+2+szt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId10" Target="https://www.amazon.pl/dp/B0B2QPQ4GZ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId11" Target="https://www.google.pl/search?q=EMART+Stojak+na+zdj%C4%99cia+z+bia%C5%82ym+ekranem%2C+2+x+3+m%2C+regulowany+system+t%C5%82a%2C+1%2C8+x+2%2C8+m%2C+kolor+bia%C5%82y%2C+do+portret%C3%B3w%2C+zdj%C4%99%C4%87%2C+wideo%2C+studia%2C+fotografii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId12" Target="https://www.amazon.pl/dp/B07FY4TVKH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId13" Target="https://www.google.pl/search?q=EMART+Zestaw+stojak%C3%B3w+do+trzymania+t%C5%82a+fotograficznego%2C+2%2C6+x+3+m%2C+regulowany+system+wsparcia+do+studia+fotograficznego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId14" Target="https://www.amazon.pl/dp/B0BYJB1NQT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId15" Target="https://www.google.pl/search?q=T%C5%82a+fotograficzne+bia%C5%82e+ze+stojakiem%2C+2%2C6+x+3+m%2C+system+podparcia+t%C5%82a+fotograficznego%2C+3+x+3%2C6+m%2C+bia%C5%82e+t%C5%82o+fotograficzne%2C+zestaw+do+studia+fotograficznego%2C+portret+YouTube%2C+video" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId16" Target="https://www.amazon.pl/dp/B0BVP629VJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId17" Target="https://www.google.pl/search?q=EMART+Bia%C5%82e+t%C5%82o+z+podstawk%C4%85%2C+1%2C5+x+2%2C6+m%2C+1%2C5+x+2%2C0+m%2C+zielone+ekran+z+obs%C5%82ug%C4%85+t%C5%82a+w+kszta%C5%82cie+litery+T%2C+zestaw+do+studia+fotograficznego+do+kluczy+chromowanych%2C+wideo%2C+nagrywania+strumieniowego" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId18" Target="https://www.amazon.pl/dp/B0798R4JCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId19" Target="https://www.google.pl/search?q=EMART+Stojak+na+t%C5%82o+fotograficzne%2C+du%C5%BCy+stojak+na+t%C5%82o+fotograficzne%2C+wytrzyma%C5%82y%2C+regulowany+zestaw+pomocniczy+do+dekoracji+studia+wideo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId20" Target="https://www.amazon.pl/dp/B01H31M62I" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId21" Target="https://www.google.pl/search?q=Stojak+na+t%C5%82o+do+zdj%C4%99%C4%87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId22" Target="https://www.amazon.pl/dp/B00MTHP8CW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId23" Target="https://www.google.pl/search?q=EMART+Zestaw+stojak%C3%B3w+na+t%C5%82o+do+studia+fotograficznego%2C+2%2C6+x+3%2C0+m%2C+system+wsparcia+fotograficznego+z+3+mu%C5%9Blinowymi+t%C5%82ami%2C+100%25+bawe%C5%82na+%28czarno-bia%C5%82y%2C+zielony%29+8.5x10ft+with+3+Backdrops" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId24" Target="https://www.amazon.pl/dp/B0CPTRV14X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId25" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+3+x+3+m%2C+regulowany+system+wsparcia+t%C5%82a+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+studia+fotograficznego%2C+wideo%2C+na+przyj%C4%99cia+urodzinowe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId26" Target="https://www.amazon.pl/dp/B0CDH2SWQ1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId27" Target="https://www.google.pl/search?q=EMART+Czarne+t%C5%82o+ze+stojakiem%2C+1%2C5+x+2+m%2C+czarne+t%C5%82o+o+wymiarach+1%2C5+x+2%2C6+m+%285+x+8%2C5+m%29+zestaw+wsparcia+t%C5%82a+w+kszta%C5%82cie+litery+T+do+sesji+zdj%C4%99ciowych%2C+portret%C3%B3w%2C+imprez%2C+studia+wideo+1.5m%2A2.6m+Czarny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId28" Target="https://www.amazon.pl/dp/B06XHV2TWB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId29" Target="https://www.google.pl/search?q=EMART+Statyw+%C5%9Bwietlny%2C+260+cm%2C+aluminiowy%2C+stabilny+statyw+fotograficzny%2C+statyw+%C5%9Bwietlny%2C+do+studia+fotograficznego%2C+t%C5%82a%2C+softbox%2C+reflektor%2C+2+sztuki+260cm-2Pcs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId30" Target="https://www.amazon.pl/dp/B0CJ28HMB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId31" Target="https://www.google.pl/search?q=EMART+Stojak+na+t%C5%82o+z+k%C3%B3%C5%82kami%2C+3+x+2%2C3+m+%28szer.+x+wys.%29%2C+ruchomy+uchwyt+na+baner%2C+regulowany+stojak+do+dekoracji+imprez%2C+fotografia%2C+solidna+ramka+t%C5%82a+do+sesji+zdj%C4%99ciowej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId32" Target="https://www.amazon.pl/dp/B0DQ58K36B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId33" Target="https://www.google.pl/search?q=EMART+Softbox+65+cm%2C+%C5%9Brednica+Soft+Box%2C+mo%C5%BCliwo%C5%9B%C4%87+%C5%9Bciemniania%2C+zestaw+o%C5%9Bwietleniowy+LED%2C+135+W%2C+3000-6500+K%2C+do+fotografii%2C+fotografii%2C+portret%C3%B3w+studyjnych%2C+streamingu+na+%C5%BCywo+65cm+Softbox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId34" Target="https://www.amazon.pl/dp/B0DG2L2V69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId35" Target="https://www.google.pl/search?q=Emart+Zestaw+t%C5%82a+zielonego+ekranu+z+ruchomym+stojakiem%2C+fotografia%2C+zielony%2C+ekran%2C+regulowana+ramka+z+k%C3%B3%C5%82kami+na+baner%2C+sesj%C4%99+zdj%C4%99ciow%C4%85%2C+imprezy%2C+urodziny%2C+transmisj%C4%99+na+%C5%BCywo%2C+2+x+3+m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId36" Target="https://www.amazon.pl/dp/B073QSF1Q3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId37" Target="https://www.google.pl/search?q=EMART+okr%C4%85g%C5%82y+obrus+bia%C5%82y+6+Pack%2C+120+Inch+%2F+304cm+Poliester+obrus+plamy+i+odporny%2C+nawil%C5%BCany+bia%C5%82y+obrus+okr%C4%85g%C5%82y+do+dekoracji+%C5%9Blubnej%2C+%C5%9Blub%2C+party%2C+bankiet+bia%C5%82y+120+cali+%2F+304cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId38" Target="https://www.amazon.pl/dp/B0BCDX45FL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId39" Target="https://www.google.pl/search?q=EART+studio+fotograficzne+lekkie+pude%C5%82ko%2C+30x30x30+cm+foto+box+for+photo%2C+studio+fotograficzne+zestaw+120+LED+%C5%9Bwiat%C5%82a+i+6+wodoszczelne+t%C5%82a+do+fotografii+produktu%2C+bi%C5%BCuteria+i+ma%C5%82e+przedmioty+30x30cm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId40" Target="https://www.amazon.pl/dp/B0DS5RCGC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId41" Target="https://www.google.pl/search?q=EMART+50+x+70cm+Softbox+Set%2C+85W+3000-6000K+Dimmbare+LED+Softbox+Beleuchtung+Kit+f%C3%BCr+Video%2C+Fotografie%2C+Studio+Portr%C3%A4ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId42" Target="https://www.amazon.pl/dp/B0C1GJB2PQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId43" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+2+x+3+m%2C+regulowany+system+podparcia+t%C5%82a%2C+zestaw+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+stojak+na+t%C5%82o+fotograficzne%2C+na+imprezy%2C+urodziny%2C+do+studia+wideo%2C+z%C5%82oty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId44" Target="https://www.amazon.pl/dp/B0BHS9J8BL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship><Relationship Id="rId45" Target="https://www.google.pl/search?q=EMART+Wytrzyma%C5%82y+stojak+na+t%C5%82o%2C+2+x+3+m%2C+regulowany+system+podparcia+t%C5%82a%2C+zestaw+ze+stalow%C4%85+podstaw%C4%85+do+fotografii%2C+studia+fotograficznego%2C+film%C3%B3w+fotograficznych%2C+imprez+urodzinowych" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" TargetMode="External"></Relationship></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col customWidth="true" max="1" min="1" width="9"/>
     <col customWidth="true" max="3" min="2" width="20"/>
     <col customWidth="true" max="4" min="4" width="24"/>
     <col customWidth="true" max="5" min="5" width="18"/>
     <col customWidth="true" max="6" min="6" width="46"/>
     <col customWidth="true" max="7" min="7" width="10"/>
     <col customWidth="true" max="8" min="8" width="11"/>
     <col customWidth="true" max="10" min="9" width="13"/>
     <col customWidth="true" max="11" min="11" width="17"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="true"/>
     <row r="2" ht="48" customHeight="true">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
@@ -1381,778 +1343,746 @@
       <c r="K2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" ht="80" customHeight="true">
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="2">
         <v>2</v>
       </c>
       <c r="H3" s="2">
         <v>8369</v>
       </c>
       <c r="I3" s="5">
-        <v>323.45</v>
+        <v>326.53</v>
       </c>
       <c r="J3" s="5">
-        <v>129.37</v>
+        <v>130.6</v>
       </c>
       <c r="K3" s="5">
-        <v>64.69</v>
+        <v>65.3</v>
       </c>
     </row>
     <row r="4" ht="80" customHeight="true">
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2858</v>
       </c>
       <c r="I4" s="5">
-        <v>212.23</v>
+        <v>214.24</v>
       </c>
       <c r="J4" s="5">
-        <v>84.87</v>
+        <v>85.68</v>
       </c>
       <c r="K4" s="5">
-        <v>42.44</v>
+        <v>42.84</v>
       </c>
     </row>
     <row r="5" ht="80" customHeight="true">
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="2">
         <v>1</v>
       </c>
       <c r="H5" s="2">
         <v>8006</v>
       </c>
       <c r="I5" s="5">
-        <v>446.05</v>
+        <v>450.29</v>
       </c>
       <c r="J5" s="5">
-        <v>89.21</v>
+        <v>90.06</v>
       </c>
       <c r="K5" s="5">
-        <v>89.21</v>
+        <v>90.06</v>
       </c>
     </row>
     <row r="6" ht="80" customHeight="true">
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="2">
         <v>3</v>
       </c>
       <c r="H6" s="2">
         <v>1860</v>
       </c>
       <c r="I6" s="5">
-        <v>127.35</v>
+        <v>128.56</v>
       </c>
       <c r="J6" s="5">
-        <v>76.41</v>
+        <v>77.14</v>
       </c>
       <c r="K6" s="5">
-        <v>25.47</v>
+        <v>25.71</v>
       </c>
     </row>
     <row r="7" ht="80" customHeight="true">
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="2">
         <v>2</v>
       </c>
       <c r="H7" s="2">
         <v>3969</v>
       </c>
       <c r="I7" s="5">
-        <v>201.62</v>
+        <v>203.53</v>
       </c>
       <c r="J7" s="5">
-        <v>80.66</v>
+        <v>81.43</v>
       </c>
       <c r="K7" s="5">
-        <v>40.33</v>
+        <v>40.72</v>
       </c>
     </row>
     <row r="8" ht="80" customHeight="true">
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="2">
         <v>2</v>
       </c>
       <c r="H8" s="2">
         <v>4537</v>
       </c>
       <c r="I8" s="5">
-        <v>210.46</v>
+        <v>212.46</v>
       </c>
       <c r="J8" s="5">
-        <v>84.2</v>
+        <v>85</v>
       </c>
       <c r="K8" s="5">
-        <v>42.1</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="9" ht="80" customHeight="true">
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="G9" s="2">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="H9" s="2">
-        <v>3561</v>
+        <v>5610</v>
       </c>
       <c r="I9" s="5">
-        <v>206.96</v>
+        <v>260.14</v>
       </c>
       <c r="J9" s="5">
-        <v>538.12</v>
+        <v>104.04</v>
       </c>
       <c r="K9" s="5">
-        <v>41.39</v>
+        <v>52.02</v>
       </c>
     </row>
     <row r="10" ht="80" customHeight="true">
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H10" s="2">
-        <v>5610</v>
+        <v>2720</v>
       </c>
       <c r="I10" s="5">
-        <v>257.69</v>
+        <v>187.68</v>
       </c>
       <c r="J10" s="5">
-        <v>103.06</v>
+        <v>300.31</v>
       </c>
       <c r="K10" s="5">
-        <v>51.53</v>
+        <v>37.54</v>
       </c>
     </row>
     <row r="11" ht="80" customHeight="true">
       <c r="B11" s="2"/>
       <c r="C11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="2">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="H11" s="2">
-        <v>2720</v>
+        <v>4695</v>
       </c>
       <c r="I11" s="5">
-        <v>185.91</v>
+        <v>278.67</v>
       </c>
       <c r="J11" s="5">
-        <v>297.48</v>
+        <v>111.48</v>
       </c>
       <c r="K11" s="5">
-        <v>37.19</v>
+        <v>55.74</v>
       </c>
     </row>
     <row r="12" ht="80" customHeight="true">
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H12" s="2">
-        <v>4695</v>
+        <v>4500</v>
       </c>
       <c r="I12" s="5">
-        <v>276.05</v>
+        <v>205.19</v>
       </c>
       <c r="J12" s="5">
-        <v>110.43</v>
+        <v>41.06</v>
       </c>
       <c r="K12" s="5">
-        <v>55.22</v>
+        <v>41.06</v>
       </c>
     </row>
     <row r="13" ht="80" customHeight="true">
       <c r="B13" s="2"/>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="2">
         <v>1</v>
       </c>
       <c r="H13" s="2">
-        <v>4500</v>
+        <v>6240</v>
       </c>
       <c r="I13" s="5">
-        <v>203.26</v>
+        <v>310.67</v>
       </c>
       <c r="J13" s="5">
-        <v>40.67</v>
+        <v>62.14</v>
       </c>
       <c r="K13" s="5">
-        <v>40.67</v>
+        <v>62.14</v>
       </c>
     </row>
     <row r="14" ht="80" customHeight="true">
       <c r="B14" s="2"/>
       <c r="C14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G14" s="2">
         <v>1</v>
       </c>
       <c r="H14" s="2">
-        <v>6240</v>
+        <v>7800</v>
       </c>
       <c r="I14" s="5">
-        <v>307.75</v>
+        <v>254.28</v>
       </c>
       <c r="J14" s="5">
-        <v>61.55</v>
+        <v>50.87</v>
       </c>
       <c r="K14" s="5">
-        <v>61.55</v>
+        <v>50.87</v>
       </c>
     </row>
     <row r="15" ht="80" customHeight="true">
       <c r="B15" s="2"/>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="F15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H15" s="2">
-        <v>7800</v>
+        <v>2360</v>
       </c>
       <c r="I15" s="5">
-        <v>251.88</v>
+        <v>167.88</v>
       </c>
       <c r="J15" s="5">
-        <v>50.39</v>
+        <v>67.15</v>
       </c>
       <c r="K15" s="5">
-        <v>50.39</v>
+        <v>33.58</v>
       </c>
     </row>
     <row r="16" ht="80" customHeight="true">
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>38</v>
       </c>
       <c r="G16" s="2">
         <v>2</v>
       </c>
       <c r="H16" s="2">
-        <v>2360</v>
+        <v>2640</v>
       </c>
       <c r="I16" s="5">
-        <v>166.3</v>
+        <v>153.55</v>
       </c>
       <c r="J16" s="5">
-        <v>66.52</v>
+        <v>61.41</v>
       </c>
       <c r="K16" s="5">
-        <v>33.26</v>
+        <v>30.71</v>
       </c>
     </row>
     <row r="17" ht="80" customHeight="true">
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>40</v>
       </c>
       <c r="G17" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H17" s="2">
-        <v>2640</v>
+        <v>5602</v>
       </c>
       <c r="I17" s="5">
-        <v>152.11</v>
+        <v>254.28</v>
       </c>
       <c r="J17" s="5">
-        <v>60.83</v>
+        <v>152.58</v>
       </c>
       <c r="K17" s="5">
-        <v>30.42</v>
+        <v>50.86</v>
       </c>
     </row>
     <row r="18" ht="80" customHeight="true">
       <c r="B18" s="2"/>
       <c r="C18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H18" s="2">
-        <v>5602</v>
+        <v>5450</v>
       </c>
       <c r="I18" s="5">
-        <v>251.88</v>
+        <v>260.7</v>
       </c>
       <c r="J18" s="5">
-        <v>151.14</v>
+        <v>52.15</v>
       </c>
       <c r="K18" s="5">
-        <v>50.38</v>
+        <v>52.15</v>
       </c>
     </row>
     <row r="19" ht="80" customHeight="true">
       <c r="B19" s="2"/>
       <c r="C19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
       <c r="H19" s="2">
-        <v>5450</v>
+        <v>6146</v>
       </c>
       <c r="I19" s="5">
-        <v>258.24</v>
+        <v>285.69</v>
       </c>
       <c r="J19" s="5">
-        <v>51.66</v>
+        <v>57.12</v>
       </c>
       <c r="K19" s="5">
-        <v>51.66</v>
+        <v>57.12</v>
       </c>
     </row>
     <row r="20" ht="80" customHeight="true">
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="3" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>46</v>
       </c>
       <c r="G20" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H20" s="2">
-        <v>6146</v>
+        <v>7249</v>
       </c>
       <c r="I20" s="5">
-        <v>283</v>
+        <v>224.95</v>
       </c>
       <c r="J20" s="5">
-        <v>56.58</v>
+        <v>89.97</v>
       </c>
       <c r="K20" s="5">
-        <v>56.58</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="21" ht="80" customHeight="true">
       <c r="B21" s="2"/>
       <c r="C21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>48</v>
       </c>
       <c r="G21" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H21" s="2">
-        <v>7249</v>
+        <v>1460</v>
       </c>
       <c r="I21" s="5">
-        <v>222.84</v>
+        <v>139.27</v>
       </c>
       <c r="J21" s="5">
-        <v>89.13</v>
+        <v>83.56</v>
       </c>
       <c r="K21" s="5">
-        <v>44.57</v>
+        <v>27.85</v>
       </c>
     </row>
     <row r="22" ht="80" customHeight="true">
       <c r="B22" s="2"/>
       <c r="C22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>50</v>
       </c>
       <c r="G22" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H22" s="2">
-        <v>1460</v>
+        <v>4500</v>
       </c>
       <c r="I22" s="5">
-        <v>137.96</v>
+        <v>264.69</v>
       </c>
       <c r="J22" s="5">
-        <v>82.77</v>
+        <v>52.96</v>
       </c>
       <c r="K22" s="5">
-        <v>27.59</v>
+        <v>52.96</v>
       </c>
     </row>
     <row r="23" ht="80" customHeight="true">
       <c r="B23" s="2"/>
       <c r="C23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>52</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
       <c r="H23" s="2">
-        <v>4500</v>
+        <v>7820</v>
       </c>
       <c r="I23" s="5">
-        <v>262.2</v>
+        <v>235.24</v>
       </c>
       <c r="J23" s="5">
-        <v>52.46</v>
+        <v>47.05</v>
       </c>
       <c r="K23" s="5">
-        <v>52.46</v>
+        <v>47.05</v>
       </c>
     </row>
     <row r="24" ht="80" customHeight="true">
       <c r="B24" s="2"/>
       <c r="C24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H24" s="2">
-        <v>7820</v>
+        <v>7880</v>
       </c>
       <c r="I24" s="5">
-        <v>233.02</v>
+        <v>243.82</v>
       </c>
       <c r="J24" s="5">
-        <v>46.6</v>
+        <v>97.54</v>
       </c>
       <c r="K24" s="5">
-        <v>46.6</v>
-[...46 lines deleted...]
-        <f>SUM(K3:K25)</f>
+        <v>48.77</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="G25" s="2" t="str">
+        <f>SUM(G3:G24)</f>
+      </c>
+      <c r="H25" s="2" t="str">
+        <f>SUM(H3:H24)</f>
+      </c>
+      <c r="I25" s="5" t="str">
+        <f>SUM(I3:I24)</f>
+      </c>
+      <c r="J25" s="5" t="str">
+        <f>SUM(J3:J24)</f>
+      </c>
+      <c r="K25" s="5" t="str">
+        <f>SUM(K3:K24)</f>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
     <hyperlink ref="E5" r:id="rId6"/>
     <hyperlink ref="F5" r:id="rId7"/>
     <hyperlink ref="E6" r:id="rId8"/>
     <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="E7" r:id="rId10"/>
     <hyperlink ref="F7" r:id="rId11"/>
     <hyperlink ref="E8" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
     <hyperlink ref="E9" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
     <hyperlink ref="E13" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
     <hyperlink ref="E23" r:id="rId42"/>
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
-    <hyperlink ref="E25" r:id="rId46"/>
-    <hyperlink ref="F25" r:id="rId47"/>
   </hyperlinks>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>